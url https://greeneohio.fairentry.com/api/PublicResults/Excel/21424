--- v6 (2026-03-06)
+++ v7 (2026-04-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7994158eb2442a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35b094d3a7304aa6aa9019aa4f57abce.psmdcp" Id="R8547e47500a34b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4116962fdc54400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1e337fafc03454c9313f9eab8b78be0.psmdcp" Id="R6a61db42ae304806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Greene County F..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1698" uniqueCount="1698">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>