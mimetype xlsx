--- v7 (2026-04-03)
+++ v8 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4116962fdc54400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1e337fafc03454c9313f9eab8b78be0.psmdcp" Id="R6a61db42ae304806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300c9ef1f68e41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a602db7bba947ebb0214e4d0d3427d3.psmdcp" Id="Rf4651448b3c24a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Greene County F..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1698" uniqueCount="1698">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>