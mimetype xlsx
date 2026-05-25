--- v8 (2026-05-04)
+++ v9 (2026-05-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300c9ef1f68e41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a602db7bba947ebb0214e4d0d3427d3.psmdcp" Id="Rf4651448b3c24a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6647d47150854468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a126367fd7b488598f4cf218c655e7d.psmdcp" Id="R3246075e852342e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Greene County F..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1698" uniqueCount="1698">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>