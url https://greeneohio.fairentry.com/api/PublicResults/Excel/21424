--- v9 (2026-05-25)
+++ v10 (2026-05-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6647d47150854468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a126367fd7b488598f4cf218c655e7d.psmdcp" Id="R3246075e852342e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a45ff2558764fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dabc3cc900b44659008cab0c770de5e.psmdcp" Id="R9a714af731634569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2025 Greene County F..." sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1698" uniqueCount="1698">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>