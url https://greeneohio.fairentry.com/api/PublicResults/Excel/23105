--- v0 (2026-07-30)
+++ v1 (2026-08-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec7f09be51e4f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/234a06f86f4642b29e9e5c1f9a72a93e.psmdcp" Id="R372c0d69b74e497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6483af4c0e494dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99b50cb4d2ae4045baba20ffe52f9201.psmdcp" Id="R1e1c01af399e43b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Lyon County Fai..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -4310,50 +4310,53 @@
   <x:si>
     <x:t>1386</x:t>
   </x:si>
   <x:si>
     <x:t>How to care for a sheep display board and photo binder.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Static  /  Creative Arts  /  10320: Photography</x:t>
   </x:si>
   <x:si>
     <x:t>307</x:t>
   </x:si>
   <x:si>
     <x:t>Photography</x:t>
   </x:si>
   <x:si>
     <x:t>309</x:t>
   </x:si>
   <x:si>
     <x:t>311</x:t>
   </x:si>
   <x:si>
     <x:t>313</x:t>
   </x:si>
   <x:si>
+    <x:t>Considered for State Fair</x:t>
+  </x:si>
+  <x:si>
     <x:t>380</x:t>
   </x:si>
   <x:si>
     <x:t>dog in bushes</x:t>
   </x:si>
   <x:si>
     <x:t>381</x:t>
   </x:si>
   <x:si>
     <x:t>corgi in bushes</x:t>
   </x:si>
   <x:si>
     <x:t>382</x:t>
   </x:si>
   <x:si>
     <x:t>sunset</x:t>
   </x:si>
   <x:si>
     <x:t>383</x:t>
   </x:si>
   <x:si>
     <x:t>snowy tree</x:t>
   </x:si>
   <x:si>
     <x:t>384</x:t>
@@ -4373,53 +4376,50 @@
   <x:si>
     <x:t>400</x:t>
   </x:si>
   <x:si>
     <x:t>cat</x:t>
   </x:si>
   <x:si>
     <x:t>412</x:t>
   </x:si>
   <x:si>
     <x:t>a bridge over looking the Big Sioux River</x:t>
   </x:si>
   <x:si>
     <x:t>Outstanding Junior-considered for state fair</x:t>
   </x:si>
   <x:si>
     <x:t>Moser, Emily</x:t>
   </x:si>
   <x:si>
     <x:t>592</x:t>
   </x:si>
   <x:si>
     <x:t>Pink Hollyhock flower</x:t>
   </x:si>
   <x:si>
-    <x:t>Considered for State Fair</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>593</x:t>
   </x:si>
   <x:si>
     <x:t>Yellow Golf Ball flower with bug</x:t>
   </x:si>
   <x:si>
     <x:t>Moser, Leah</x:t>
   </x:si>
   <x:si>
     <x:t>594</x:t>
   </x:si>
   <x:si>
     <x:t>Dahlia with bee</x:t>
   </x:si>
   <x:si>
     <x:t>595</x:t>
   </x:si>
   <x:si>
     <x:t>Sunset picture</x:t>
   </x:si>
   <x:si>
     <x:t>Hinderks, Peyton</x:t>
   </x:si>
   <x:si>
     <x:t>953</x:t>
@@ -5289,50 +5289,56 @@
     <x:t>Making a painted dragonfly</x:t>
   </x:si>
   <x:si>
     <x:t>716</x:t>
   </x:si>
   <x:si>
     <x:t>Textured visual arts display</x:t>
   </x:si>
   <x:si>
     <x:t>1087</x:t>
   </x:si>
   <x:si>
     <x:t>Star Wars Origami Collection-made an entire collection of different Star Wars characters out of origami paper-folding techniques, then colored them to add character.</x:t>
   </x:si>
   <x:si>
     <x:t>1194</x:t>
   </x:si>
   <x:si>
     <x:t>Plate</x:t>
   </x:si>
   <x:si>
     <x:t>1222</x:t>
   </x:si>
   <x:si>
     <x:t>Metal light saber</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamond Dot Word Art</x:t>
   </x:si>
   <x:si>
     <x:t>1361</x:t>
   </x:si>
   <x:si>
     <x:t>Dried flower frame</x:t>
   </x:si>
   <x:si>
     <x:t>1388</x:t>
   </x:si>
   <x:si>
     <x:t>Horse ceramic</x:t>
   </x:si>
   <x:si>
     <x:t>1403</x:t>
   </x:si>
   <x:si>
     <x:t>Highland Cow Ceramic</x:t>
   </x:si>
   <x:si>
     <x:t>1452</x:t>
   </x:si>
   <x:si>
     <x:t>4th of July Mason Jar Art</x:t>
   </x:si>
@@ -6627,52 +6633,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J1256" totalsRowShown="0">
-  <x:autoFilter ref="A1:J1256"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J1257" totalsRowShown="0">
+  <x:autoFilter ref="A1:J1257"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6936,51 +6942,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J1256"/>
+  <x:dimension ref="A1:J1257"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -34229,458 +34235,458 @@
       </x:c>
     </x:row>
     <x:row r="853" spans="1:10">
       <x:c r="A853" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B853" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="C853" s="0" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="D853" s="0" t="s">
         <x:v>1432</x:v>
       </x:c>
       <x:c r="E853" s="0" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="F853" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G853" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H853" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I853" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J853" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="854" spans="1:10">
       <x:c r="A854" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C854" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D854" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="E854" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="F854" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="G854" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H854" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I854" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J854" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="855" spans="1:10">
       <x:c r="A855" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B855" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C855" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D855" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="E855" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="F855" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G855" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H855" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I855" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J855" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="856" spans="1:10">
       <x:c r="A856" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B856" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C856" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D856" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="E856" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="F856" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G856" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H856" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I856" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J856" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="857" spans="1:10">
       <x:c r="A857" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B857" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C857" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D857" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="E857" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="F857" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G857" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H857" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I857" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J857" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="858" spans="1:10">
       <x:c r="A858" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C858" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D858" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="E858" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="F858" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G858" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H858" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I858" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J858" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="859" spans="1:10">
       <x:c r="A859" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C859" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D859" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="E859" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="F859" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G859" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H859" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I859" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J859" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="860" spans="1:10">
       <x:c r="A860" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C860" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="D860" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="E860" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="F860" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G860" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H860" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I860" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J860" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="861" spans="1:10">
       <x:c r="A861" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C861" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D861" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="E861" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="F861" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G861" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H861" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I861" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J861" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="862" spans="1:10">
       <x:c r="A862" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C862" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="D862" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="E862" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="F862" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G862" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H862" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I862" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J862" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:10">
       <x:c r="A863" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C863" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="D863" s="0" t="s">
         <x:v>1455</x:v>
       </x:c>
       <x:c r="E863" s="0" t="s">
         <x:v>1456</x:v>
       </x:c>
       <x:c r="F863" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G863" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H863" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I863" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J863" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="864" spans="1:10">
       <x:c r="A864" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C864" s="0" t="s">
         <x:v>1457</x:v>
       </x:c>
       <x:c r="D864" s="0" t="s">
         <x:v>1458</x:v>
       </x:c>
       <x:c r="E864" s="0" t="s">
         <x:v>1459</x:v>
       </x:c>
       <x:c r="F864" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G864" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H864" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I864" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J864" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:10">
       <x:c r="A865" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C865" s="0" t="s">
         <x:v>1457</x:v>
       </x:c>
       <x:c r="D865" s="0" t="s">
         <x:v>1460</x:v>
       </x:c>
       <x:c r="E865" s="0" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="F865" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G865" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H865" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I865" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J865" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="866" spans="1:10">
       <x:c r="A866" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B866" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C866" s="0" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="D866" s="0" t="s">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="E866" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="F866" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G866" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H866" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I866" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J866" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="867" spans="1:10">
       <x:c r="A867" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C867" s="0" t="s">
@@ -34837,51 +34843,51 @@
       </x:c>
     </x:row>
     <x:row r="872" spans="1:10">
       <x:c r="A872" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C872" s="0" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="D872" s="0" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="E872" s="0" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="F872" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G872" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H872" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I872" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J872" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="873" spans="1:10">
       <x:c r="A873" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B873" s="0" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C873" s="0" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="D873" s="0" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="E873" s="0" t="s">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="F873" s="0" t="s">
@@ -34933,147 +34939,147 @@
       </x:c>
     </x:row>
     <x:row r="875" spans="1:10">
       <x:c r="A875" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B875" s="0" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="C875" s="0" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="D875" s="0" t="s">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="E875" s="0" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="F875" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G875" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H875" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I875" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J875" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="876" spans="1:10">
       <x:c r="A876" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B876" s="0" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="C876" s="0" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="D876" s="0" t="s">
         <x:v>1484</x:v>
       </x:c>
       <x:c r="E876" s="0" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="F876" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G876" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H876" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I876" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J876" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="877" spans="1:10">
       <x:c r="A877" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B877" s="0" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="C877" s="0" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="D877" s="0" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="E877" s="0" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="F877" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G877" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H877" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I877" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J877" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="878" spans="1:10">
       <x:c r="A878" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B878" s="0" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="C878" s="0" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="D878" s="0" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="E878" s="0" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="F878" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G878" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H878" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I878" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J878" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="879" spans="1:10">
       <x:c r="A879" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B879" s="0" t="s">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="C879" s="0" t="s">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="D879" s="0" t="s">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="E879" s="0" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="F879" s="0" t="s">
@@ -35093,51 +35099,51 @@
       </x:c>
     </x:row>
     <x:row r="880" spans="1:10">
       <x:c r="A880" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B880" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C880" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D880" s="0" t="s">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="E880" s="0" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="F880" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G880" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H880" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I880" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J880" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="881" spans="1:10">
       <x:c r="A881" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B881" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C881" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D881" s="0" t="s">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="E881" s="0" t="s">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="F881" s="0" t="s">
@@ -35221,51 +35227,51 @@
       </x:c>
     </x:row>
     <x:row r="884" spans="1:10">
       <x:c r="A884" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B884" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C884" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D884" s="0" t="s">
         <x:v>1496</x:v>
       </x:c>
       <x:c r="E884" s="0" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="F884" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G884" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H884" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I884" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J884" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="885" spans="1:10">
       <x:c r="A885" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B885" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C885" s="0" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="D885" s="0" t="s">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="E885" s="0" t="s">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="F885" s="0" t="s">
@@ -35349,51 +35355,51 @@
       </x:c>
     </x:row>
     <x:row r="888" spans="1:10">
       <x:c r="A888" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B888" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="C888" s="0" t="s">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="D888" s="0" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="E888" s="0" t="s">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="F888" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G888" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H888" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I888" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J888" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="889" spans="1:10">
       <x:c r="A889" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B889" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="C889" s="0" t="s">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="D889" s="0" t="s">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="E889" s="0" t="s">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="F889" s="0" t="s">
@@ -35526,57 +35532,57 @@
       </x:c>
       <x:c r="F893" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G893" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H893" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I893" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J893" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="894" spans="1:10">
       <x:c r="A894" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B894" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C894" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="D894" s="0" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="E894" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="F894" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G894" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H894" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I894" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J894" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="895" spans="1:10">
       <x:c r="A895" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B895" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C895" s="0" t="s">
@@ -35733,83 +35739,83 @@
       </x:c>
     </x:row>
     <x:row r="900" spans="1:10">
       <x:c r="A900" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B900" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C900" s="0" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="D900" s="0" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="E900" s="0" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="F900" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G900" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H900" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I900" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J900" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="901" spans="1:10">
       <x:c r="A901" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B901" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C901" s="0" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="D901" s="0" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="E901" s="0" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="F901" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G901" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H901" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I901" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J901" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="902" spans="1:10">
       <x:c r="A902" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B902" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C902" s="0" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="D902" s="0" t="s">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="E902" s="0" t="s">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="F902" s="0" t="s">
@@ -35829,83 +35835,83 @@
       </x:c>
     </x:row>
     <x:row r="903" spans="1:10">
       <x:c r="A903" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B903" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C903" s="0" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="D903" s="0" t="s">
         <x:v>1537</x:v>
       </x:c>
       <x:c r="E903" s="0" t="s">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="F903" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G903" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H903" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I903" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J903" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="904" spans="1:10">
       <x:c r="A904" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B904" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C904" s="0" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="D904" s="0" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="E904" s="0" t="s">
         <x:v>1540</x:v>
       </x:c>
       <x:c r="F904" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G904" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H904" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I904" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J904" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="905" spans="1:10">
       <x:c r="A905" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B905" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C905" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="D905" s="0" t="s">
         <x:v>1541</x:v>
       </x:c>
       <x:c r="E905" s="0" t="s">
         <x:v>1542</x:v>
       </x:c>
       <x:c r="F905" s="0" t="s">
@@ -35925,51 +35931,51 @@
       </x:c>
     </x:row>
     <x:row r="906" spans="1:10">
       <x:c r="A906" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B906" s="0" t="s">
         <x:v>1543</x:v>
       </x:c>
       <x:c r="C906" s="0" t="s">
         <x:v>1544</x:v>
       </x:c>
       <x:c r="D906" s="0" t="s">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="E906" s="0" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="F906" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G906" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H906" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I906" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J906" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="907" spans="1:10">
       <x:c r="A907" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B907" s="0" t="s">
         <x:v>1543</x:v>
       </x:c>
       <x:c r="C907" s="0" t="s">
         <x:v>1544</x:v>
       </x:c>
       <x:c r="D907" s="0" t="s">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="E907" s="0" t="s">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="F907" s="0" t="s">
@@ -36725,51 +36731,51 @@
       </x:c>
     </x:row>
     <x:row r="931" spans="1:10">
       <x:c r="A931" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B931" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="C931" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="D931" s="0" t="s">
         <x:v>1597</x:v>
       </x:c>
       <x:c r="E931" s="0" t="s">
         <x:v>1598</x:v>
       </x:c>
       <x:c r="F931" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G931" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H931" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I931" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J931" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="932" spans="1:10">
       <x:c r="A932" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B932" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="C932" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="D932" s="0" t="s">
         <x:v>1599</x:v>
       </x:c>
       <x:c r="E932" s="0" t="s">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="F932" s="0" t="s">
@@ -36949,83 +36955,83 @@
       </x:c>
     </x:row>
     <x:row r="938" spans="1:10">
       <x:c r="A938" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B938" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C938" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="D938" s="0" t="s">
         <x:v>1611</x:v>
       </x:c>
       <x:c r="E938" s="0" t="s">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="F938" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G938" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H938" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I938" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J938" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="939" spans="1:10">
       <x:c r="A939" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B939" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C939" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="D939" s="0" t="s">
         <x:v>1613</x:v>
       </x:c>
       <x:c r="E939" s="0" t="s">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="F939" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G939" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H939" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I939" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J939" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="940" spans="1:10">
       <x:c r="A940" s="0" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="B940" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C940" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D940" s="0" t="s">
         <x:v>1614</x:v>
       </x:c>
       <x:c r="E940" s="0" t="s">
         <x:v>1615</x:v>
       </x:c>
       <x:c r="F940" s="0" t="s">
@@ -37269,51 +37275,51 @@
       </x:c>
     </x:row>
     <x:row r="948" spans="1:10">
       <x:c r="A948" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B948" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C948" s="0" t="s">
         <x:v>1630</x:v>
       </x:c>
       <x:c r="D948" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="E948" s="0" t="s">
         <x:v>1632</x:v>
       </x:c>
       <x:c r="F948" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G948" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H948" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I948" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J948" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="949" spans="1:10">
       <x:c r="A949" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B949" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C949" s="0" t="s">
         <x:v>1633</x:v>
       </x:c>
       <x:c r="D949" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="E949" s="0" t="s">
         <x:v>1634</x:v>
       </x:c>
       <x:c r="F949" s="0" t="s">
@@ -37333,51 +37339,51 @@
       </x:c>
     </x:row>
     <x:row r="950" spans="1:10">
       <x:c r="A950" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B950" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C950" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="D950" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="E950" s="0" t="s">
         <x:v>1635</x:v>
       </x:c>
       <x:c r="F950" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G950" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H950" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I950" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J950" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="951" spans="1:10">
       <x:c r="A951" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B951" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C951" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="D951" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E951" s="0" t="s">
         <x:v>1636</x:v>
       </x:c>
       <x:c r="F951" s="0" t="s">
@@ -37397,83 +37403,83 @@
       </x:c>
     </x:row>
     <x:row r="952" spans="1:10">
       <x:c r="A952" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B952" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C952" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="D952" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E952" s="0" t="s">
         <x:v>1637</x:v>
       </x:c>
       <x:c r="F952" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G952" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H952" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I952" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J952" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="953" spans="1:10">
       <x:c r="A953" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B953" s="0" t="s">
         <x:v>1391</x:v>
       </x:c>
       <x:c r="C953" s="0" t="s">
         <x:v>1638</x:v>
       </x:c>
       <x:c r="D953" s="0" t="s">
         <x:v>1639</x:v>
       </x:c>
       <x:c r="E953" s="0" t="s">
         <x:v>1640</x:v>
       </x:c>
       <x:c r="F953" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G953" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H953" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I953" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J953" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="954" spans="1:10">
       <x:c r="A954" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B954" s="0" t="s">
         <x:v>1641</x:v>
       </x:c>
       <x:c r="C954" s="0" t="s">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="D954" s="0" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="E954" s="0" t="s">
         <x:v>1644</x:v>
       </x:c>
       <x:c r="F954" s="0" t="s">
@@ -37877,51 +37883,51 @@
       </x:c>
     </x:row>
     <x:row r="967" spans="1:10">
       <x:c r="A967" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B967" s="0" t="s">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="C967" s="0" t="s">
         <x:v>1669</x:v>
       </x:c>
       <x:c r="D967" s="0" t="s">
         <x:v>1670</x:v>
       </x:c>
       <x:c r="E967" s="0" t="s">
         <x:v>1671</x:v>
       </x:c>
       <x:c r="F967" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G967" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H967" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I967" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J967" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="968" spans="1:10">
       <x:c r="A968" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B968" s="0" t="s">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="C968" s="0" t="s">
         <x:v>1669</x:v>
       </x:c>
       <x:c r="D968" s="0" t="s">
         <x:v>1672</x:v>
       </x:c>
       <x:c r="E968" s="0" t="s">
         <x:v>1493</x:v>
       </x:c>
       <x:c r="F968" s="0" t="s">
@@ -38054,83 +38060,83 @@
       </x:c>
       <x:c r="F972" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G972" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H972" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I972" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J972" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="973" spans="1:10">
       <x:c r="A973" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B973" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C973" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="D973" s="0" t="s">
         <x:v>1680</x:v>
       </x:c>
       <x:c r="E973" s="0" t="s">
         <x:v>1592</x:v>
       </x:c>
       <x:c r="F973" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G973" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H973" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I973" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J973" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="974" spans="1:10">
       <x:c r="A974" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B974" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C974" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="D974" s="0" t="s">
         <x:v>1681</x:v>
       </x:c>
       <x:c r="E974" s="0" t="s">
         <x:v>1682</x:v>
       </x:c>
       <x:c r="F974" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G974" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H974" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I974" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J974" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="975" spans="1:10">
       <x:c r="A975" s="0" t="s">
@@ -38165,115 +38171,115 @@
       </x:c>
     </x:row>
     <x:row r="976" spans="1:10">
       <x:c r="A976" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B976" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="C976" s="0" t="s">
         <x:v>1570</x:v>
       </x:c>
       <x:c r="D976" s="0" t="s">
         <x:v>1686</x:v>
       </x:c>
       <x:c r="E976" s="0" t="s">
         <x:v>1687</x:v>
       </x:c>
       <x:c r="F976" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G976" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H976" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I976" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J976" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="977" spans="1:10">
       <x:c r="A977" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B977" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C977" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D977" s="0" t="s">
         <x:v>1688</x:v>
       </x:c>
       <x:c r="E977" s="0" t="s">
         <x:v>1689</x:v>
       </x:c>
       <x:c r="F977" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G977" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H977" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I977" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J977" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="978" spans="1:10">
       <x:c r="A978" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B978" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C978" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D978" s="0" t="s">
         <x:v>1690</x:v>
       </x:c>
       <x:c r="E978" s="0" t="s">
         <x:v>1691</x:v>
       </x:c>
       <x:c r="F978" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G978" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H978" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I978" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J978" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="979" spans="1:10">
       <x:c r="A979" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B979" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C979" s="0" t="s">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="D979" s="0" t="s">
         <x:v>1692</x:v>
       </x:c>
       <x:c r="E979" s="0" t="s">
         <x:v>1693</x:v>
       </x:c>
       <x:c r="F979" s="0" t="s">
@@ -38357,83 +38363,83 @@
       </x:c>
     </x:row>
     <x:row r="982" spans="1:10">
       <x:c r="A982" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B982" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C982" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="D982" s="0" t="s">
         <x:v>1699</x:v>
       </x:c>
       <x:c r="E982" s="0" t="s">
         <x:v>1700</x:v>
       </x:c>
       <x:c r="F982" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G982" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H982" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I982" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J982" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="983" spans="1:10">
       <x:c r="A983" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B983" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C983" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="D983" s="0" t="s">
         <x:v>1701</x:v>
       </x:c>
       <x:c r="E983" s="0" t="s">
         <x:v>1702</x:v>
       </x:c>
       <x:c r="F983" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G983" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H983" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I983" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J983" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="984" spans="1:10">
       <x:c r="A984" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B984" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C984" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="D984" s="0" t="s">
         <x:v>1703</x:v>
       </x:c>
       <x:c r="E984" s="0" t="s">
         <x:v>1704</x:v>
       </x:c>
       <x:c r="F984" s="0" t="s">
@@ -38933,51 +38939,51 @@
       </x:c>
     </x:row>
     <x:row r="1000" spans="1:10">
       <x:c r="A1000" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B1000" s="0" t="s">
         <x:v>1732</x:v>
       </x:c>
       <x:c r="C1000" s="0" t="s">
         <x:v>1733</x:v>
       </x:c>
       <x:c r="D1000" s="0" t="s">
         <x:v>1736</x:v>
       </x:c>
       <x:c r="E1000" s="0" t="s">
         <x:v>1737</x:v>
       </x:c>
       <x:c r="F1000" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1000" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1000" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I1000" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1000" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1001" spans="1:10">
       <x:c r="A1001" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="B1001" s="0" t="s">
         <x:v>1732</x:v>
       </x:c>
       <x:c r="C1001" s="0" t="s">
         <x:v>1733</x:v>
       </x:c>
       <x:c r="D1001" s="0" t="s">
         <x:v>1738</x:v>
       </x:c>
       <x:c r="E1001" s="0" t="s">
         <x:v>1739</x:v>
       </x:c>
       <x:c r="F1001" s="0" t="s">
@@ -39221,7960 +39227,7992 @@
       </x:c>
     </x:row>
     <x:row r="1009" spans="1:10">
       <x:c r="A1009" s="0" t="s">
         <x:v>1743</x:v>
       </x:c>
       <x:c r="B1009" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C1009" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D1009" s="0" t="s">
         <x:v>1754</x:v>
       </x:c>
       <x:c r="E1009" s="0" t="s">
         <x:v>1755</x:v>
       </x:c>
       <x:c r="F1009" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1009" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1009" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I1009" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1009" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1010" spans="1:10">
       <x:c r="A1010" s="0" t="s">
         <x:v>1743</x:v>
       </x:c>
       <x:c r="B1010" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C1010" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D1010" s="0" t="s">
         <x:v>1756</x:v>
       </x:c>
       <x:c r="E1010" s="0" t="s">
         <x:v>1757</x:v>
       </x:c>
       <x:c r="F1010" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1010" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1010" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I1010" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1010" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1011" spans="1:10">
       <x:c r="A1011" s="0" t="s">
         <x:v>1743</x:v>
       </x:c>
       <x:c r="B1011" s="0" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="C1011" s="0" t="s">
         <x:v>1404</x:v>
       </x:c>
       <x:c r="D1011" s="0" t="s">
         <x:v>1758</x:v>
       </x:c>
       <x:c r="E1011" s="0" t="s">
         <x:v>1759</x:v>
       </x:c>
       <x:c r="F1011" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1011" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1011" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1011" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1011" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1012" spans="1:10">
       <x:c r="A1012" s="0" t="s">
         <x:v>1743</x:v>
       </x:c>
       <x:c r="B1012" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C1012" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D1012" s="0" t="s">
         <x:v>1760</x:v>
       </x:c>
       <x:c r="E1012" s="0" t="s">
         <x:v>1761</x:v>
       </x:c>
       <x:c r="F1012" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1012" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1012" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I1012" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1012" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1013" spans="1:10">
       <x:c r="A1013" s="0" t="s">
         <x:v>1743</x:v>
       </x:c>
       <x:c r="B1013" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C1013" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D1013" s="0" t="s">
         <x:v>1762</x:v>
       </x:c>
       <x:c r="E1013" s="0" t="s">
         <x:v>1763</x:v>
       </x:c>
       <x:c r="F1013" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1013" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1013" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1013" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1013" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1014" spans="1:10">
       <x:c r="A1014" s="0" t="s">
         <x:v>1743</x:v>
       </x:c>
       <x:c r="B1014" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C1014" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D1014" s="0" t="s">
         <x:v>1764</x:v>
       </x:c>
       <x:c r="E1014" s="0" t="s">
         <x:v>1765</x:v>
       </x:c>
       <x:c r="F1014" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1014" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1014" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I1014" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1014" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1015" spans="1:10">
       <x:c r="A1015" s="0" t="s">
         <x:v>1743</x:v>
       </x:c>
       <x:c r="B1015" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C1015" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D1015" s="0" t="s">
         <x:v>1766</x:v>
       </x:c>
       <x:c r="E1015" s="0" t="s">
         <x:v>1767</x:v>
       </x:c>
       <x:c r="F1015" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1015" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1015" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1015" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1015" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1016" spans="1:10">
       <x:c r="A1016" s="0" t="s">
+        <x:v>1743</x:v>
+      </x:c>
+      <x:c r="B1016" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C1016" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D1016" s="0" t="s">
         <x:v>1768</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
       <x:c r="E1016" s="0" t="s">
         <x:v>1769</x:v>
       </x:c>
       <x:c r="F1016" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1016" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1016" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1016" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1016" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1017" spans="1:10">
       <x:c r="A1017" s="0" t="s">
-        <x:v>1768</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="B1017" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C1017" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="D1017" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E1017" s="0" t="s">
         <x:v>1771</x:v>
       </x:c>
       <x:c r="F1017" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1017" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1017" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1017" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1017" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1018" spans="1:10">
       <x:c r="A1018" s="0" t="s">
-        <x:v>1768</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="B1018" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C1018" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D1018" s="0" t="s">
         <x:v>1772</x:v>
       </x:c>
       <x:c r="E1018" s="0" t="s">
         <x:v>1773</x:v>
       </x:c>
       <x:c r="F1018" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1018" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1018" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1018" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1018" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="1019" spans="1:10">
       <x:c r="A1019" s="0" t="s">
+        <x:v>1770</x:v>
+      </x:c>
+      <x:c r="B1019" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="C1019" s="0" t="s">
+        <x:v>1471</x:v>
+      </x:c>
+      <x:c r="D1019" s="0" t="s">
         <x:v>1774</x:v>
       </x:c>
-      <x:c r="B1019" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1019" s="0" t="s">
+      <x:c r="E1019" s="0" t="s">
         <x:v>1775</x:v>
       </x:c>
-      <x:c r="E1019" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1019" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1019" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1019" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1019" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1019" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1020" spans="1:10">
       <x:c r="A1020" s="0" t="s">
+        <x:v>1776</x:v>
+      </x:c>
+      <x:c r="B1020" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C1020" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D1020" s="0" t="s">
         <x:v>1777</x:v>
       </x:c>
-      <x:c r="B1020" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1020" s="0" t="s">
+      <x:c r="E1020" s="0" t="s">
         <x:v>1778</x:v>
       </x:c>
-      <x:c r="E1020" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1020" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1020" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1020" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1020" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1020" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1021" spans="1:10">
       <x:c r="A1021" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="B1021" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="C1021" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="D1021" s="0" t="s">
         <x:v>1780</x:v>
       </x:c>
       <x:c r="E1021" s="0" t="s">
         <x:v>1781</x:v>
       </x:c>
       <x:c r="F1021" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1021" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1021" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1021" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1021" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1022" spans="1:10">
       <x:c r="A1022" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="B1022" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C1022" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D1022" s="0" t="s">
         <x:v>1782</x:v>
       </x:c>
-      <x:c r="D1022" s="0" t="s">
+      <x:c r="E1022" s="0" t="s">
         <x:v>1783</x:v>
       </x:c>
-      <x:c r="E1022" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1022" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G1022" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1022" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1022" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1022" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1023" spans="1:10">
       <x:c r="A1023" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="B1023" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="C1023" s="0" t="s">
+        <x:v>1784</x:v>
+      </x:c>
+      <x:c r="D1023" s="0" t="s">
         <x:v>1785</x:v>
       </x:c>
-      <x:c r="D1023" s="0" t="s">
+      <x:c r="E1023" s="0" t="s">
         <x:v>1786</x:v>
       </x:c>
-      <x:c r="E1023" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1023" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1023" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1023" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1023" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1023" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1024" spans="1:10">
       <x:c r="A1024" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="B1024" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="C1024" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="D1024" s="0" t="s">
         <x:v>1788</x:v>
       </x:c>
       <x:c r="E1024" s="0" t="s">
         <x:v>1789</x:v>
       </x:c>
       <x:c r="F1024" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1024" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1024" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1024" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1024" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1025" spans="1:10">
       <x:c r="A1025" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="B1025" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C1025" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D1025" s="0" t="s">
         <x:v>1790</x:v>
       </x:c>
       <x:c r="E1025" s="0" t="s">
         <x:v>1791</x:v>
       </x:c>
       <x:c r="F1025" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1025" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1025" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1025" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1025" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1026" spans="1:10">
       <x:c r="A1026" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="B1026" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C1026" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D1026" s="0" t="s">
         <x:v>1792</x:v>
       </x:c>
       <x:c r="E1026" s="0" t="s">
         <x:v>1793</x:v>
       </x:c>
       <x:c r="F1026" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1026" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1026" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1026" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1026" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1027" spans="1:10">
       <x:c r="A1027" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="B1027" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C1027" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D1027" s="0" t="s">
         <x:v>1794</x:v>
       </x:c>
       <x:c r="E1027" s="0" t="s">
         <x:v>1795</x:v>
       </x:c>
       <x:c r="F1027" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1027" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1027" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1027" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1027" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1028" spans="1:10">
       <x:c r="A1028" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="B1028" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C1028" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D1028" s="0" t="s">
         <x:v>1796</x:v>
       </x:c>
       <x:c r="E1028" s="0" t="s">
         <x:v>1797</x:v>
       </x:c>
       <x:c r="F1028" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1028" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1028" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1028" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1028" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:10">
       <x:c r="A1029" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C1029" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D1029" s="0" t="s">
         <x:v>1798</x:v>
       </x:c>
       <x:c r="E1029" s="0" t="s">
         <x:v>1799</x:v>
       </x:c>
       <x:c r="F1029" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1029" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1029" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I1029" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1029" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:10">
       <x:c r="A1030" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="B1030" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C1030" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D1030" s="0" t="s">
         <x:v>1800</x:v>
       </x:c>
       <x:c r="E1030" s="0" t="s">
         <x:v>1801</x:v>
       </x:c>
       <x:c r="F1030" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1030" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1030" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1030" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1030" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1031" spans="1:10">
       <x:c r="A1031" s="0" t="s">
+        <x:v>1779</x:v>
+      </x:c>
+      <x:c r="B1031" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C1031" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D1031" s="0" t="s">
         <x:v>1802</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1018</x:v>
       </x:c>
       <x:c r="E1031" s="0" t="s">
         <x:v>1803</x:v>
       </x:c>
       <x:c r="F1031" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1031" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1031" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I1031" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1031" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1032" spans="1:10">
       <x:c r="A1032" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1032" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C1032" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="D1032" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="E1032" s="0" t="s">
-        <x:v>1804</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="F1032" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1032" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1032" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I1032" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1032" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1033" spans="1:10">
       <x:c r="A1033" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1033" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C1033" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="D1033" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E1033" s="0" t="s">
-        <x:v>1805</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="F1033" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1033" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1033" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I1033" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1033" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1034" spans="1:10">
       <x:c r="A1034" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1034" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C1034" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D1034" s="0" t="s">
-        <x:v>1806</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E1034" s="0" t="s">
         <x:v>1807</x:v>
       </x:c>
       <x:c r="F1034" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1034" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1034" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1034" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1034" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1035" spans="1:10">
       <x:c r="A1035" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1035" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C1035" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D1035" s="0" t="s">
         <x:v>1808</x:v>
       </x:c>
       <x:c r="E1035" s="0" t="s">
         <x:v>1809</x:v>
       </x:c>
       <x:c r="F1035" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1035" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1035" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1035" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1035" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1036" spans="1:10">
       <x:c r="A1036" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1036" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C1036" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D1036" s="0" t="s">
         <x:v>1810</x:v>
       </x:c>
       <x:c r="E1036" s="0" t="s">
         <x:v>1811</x:v>
       </x:c>
       <x:c r="F1036" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1036" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1036" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1036" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1036" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1037" spans="1:10">
       <x:c r="A1037" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1037" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C1037" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="D1037" s="0" t="s">
         <x:v>1812</x:v>
       </x:c>
       <x:c r="E1037" s="0" t="s">
         <x:v>1813</x:v>
       </x:c>
       <x:c r="F1037" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1037" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1037" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1037" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1037" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1038" spans="1:10">
       <x:c r="A1038" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1038" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C1038" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D1038" s="0" t="s">
         <x:v>1814</x:v>
       </x:c>
       <x:c r="E1038" s="0" t="s">
         <x:v>1815</x:v>
       </x:c>
       <x:c r="F1038" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1038" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1038" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I1038" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1038" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1039" spans="1:10">
       <x:c r="A1039" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1039" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="C1039" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="D1039" s="0" t="s">
         <x:v>1816</x:v>
       </x:c>
       <x:c r="E1039" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="F1039" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1039" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1039" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1039" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1039" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1040" spans="1:10">
       <x:c r="A1040" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1040" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C1040" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D1040" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="E1040" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F1040" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1040" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1040" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1040" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1040" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1041" spans="1:10">
       <x:c r="A1041" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1041" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C1041" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D1041" s="0" t="s">
         <x:v>1819</x:v>
       </x:c>
       <x:c r="E1041" s="0" t="s">
         <x:v>1820</x:v>
       </x:c>
       <x:c r="F1041" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1041" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1041" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1041" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1041" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1042" spans="1:10">
       <x:c r="A1042" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1042" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C1042" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D1042" s="0" t="s">
         <x:v>1821</x:v>
       </x:c>
       <x:c r="E1042" s="0" t="s">
         <x:v>1822</x:v>
       </x:c>
       <x:c r="F1042" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1042" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1042" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1042" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1042" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1043" spans="1:10">
       <x:c r="A1043" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1043" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C1043" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D1043" s="0" t="s">
         <x:v>1823</x:v>
       </x:c>
       <x:c r="E1043" s="0" t="s">
         <x:v>1824</x:v>
       </x:c>
       <x:c r="F1043" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1043" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1043" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1043" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1043" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1044" spans="1:10">
       <x:c r="A1044" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1044" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C1044" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D1044" s="0" t="s">
         <x:v>1825</x:v>
       </x:c>
       <x:c r="E1044" s="0" t="s">
         <x:v>1826</x:v>
       </x:c>
       <x:c r="F1044" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1044" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1044" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I1044" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1044" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1045" spans="1:10">
       <x:c r="A1045" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1045" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C1045" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D1045" s="0" t="s">
         <x:v>1827</x:v>
       </x:c>
       <x:c r="E1045" s="0" t="s">
         <x:v>1828</x:v>
       </x:c>
       <x:c r="F1045" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1045" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1045" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I1045" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1045" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1046" spans="1:10">
       <x:c r="A1046" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1046" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C1046" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D1046" s="0" t="s">
         <x:v>1829</x:v>
       </x:c>
       <x:c r="E1046" s="0" t="s">
         <x:v>1830</x:v>
       </x:c>
       <x:c r="F1046" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1046" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1046" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1046" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1046" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1047" spans="1:10">
       <x:c r="A1047" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1047" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C1047" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D1047" s="0" t="s">
         <x:v>1831</x:v>
       </x:c>
       <x:c r="E1047" s="0" t="s">
         <x:v>1832</x:v>
       </x:c>
       <x:c r="F1047" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1047" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1047" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1047" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1047" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1048" spans="1:10">
       <x:c r="A1048" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1048" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C1048" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D1048" s="0" t="s">
         <x:v>1833</x:v>
       </x:c>
       <x:c r="E1048" s="0" t="s">
         <x:v>1834</x:v>
       </x:c>
       <x:c r="F1048" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1048" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1048" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1048" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1048" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1049" spans="1:10">
       <x:c r="A1049" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1049" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C1049" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D1049" s="0" t="s">
         <x:v>1835</x:v>
       </x:c>
       <x:c r="E1049" s="0" t="s">
         <x:v>1836</x:v>
       </x:c>
       <x:c r="F1049" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1049" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1049" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1049" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1049" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1050" spans="1:10">
       <x:c r="A1050" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1050" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C1050" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D1050" s="0" t="s">
         <x:v>1837</x:v>
       </x:c>
       <x:c r="E1050" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="F1050" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1050" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1050" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I1050" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1050" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1051" spans="1:10">
       <x:c r="A1051" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1051" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C1051" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D1051" s="0" t="s">
-        <x:v>1838</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="E1051" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="F1051" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1051" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1051" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1051" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1051" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1052" spans="1:10">
       <x:c r="A1052" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1052" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C1052" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="D1052" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="E1052" s="0" t="s">
         <x:v>1836</x:v>
       </x:c>
       <x:c r="F1052" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1052" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1052" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I1052" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1052" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1053" spans="1:10">
       <x:c r="A1053" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1053" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C1053" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D1053" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="E1053" s="0" t="s">
-        <x:v>1836</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="F1053" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1053" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1053" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I1053" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1053" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1054" spans="1:10">
       <x:c r="A1054" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1054" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C1054" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D1054" s="0" t="s">
-        <x:v>1841</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="E1054" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="F1054" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1054" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1054" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I1054" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1054" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1055" spans="1:10">
       <x:c r="A1055" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1055" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C1055" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D1055" s="0" t="s">
         <x:v>1843</x:v>
       </x:c>
       <x:c r="E1055" s="0" t="s">
         <x:v>1844</x:v>
       </x:c>
       <x:c r="F1055" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1055" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1055" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I1055" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1055" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1056" spans="1:10">
       <x:c r="A1056" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1056" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C1056" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D1056" s="0" t="s">
         <x:v>1845</x:v>
       </x:c>
       <x:c r="E1056" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="F1056" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1056" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1056" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1056" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1056" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1057" spans="1:10">
       <x:c r="A1057" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1057" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C1057" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D1057" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="E1057" s="0" t="s">
-        <x:v>1847</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="F1057" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1057" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1057" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1057" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1057" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1058" spans="1:10">
       <x:c r="A1058" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="B1058" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C1058" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D1058" s="0" t="s">
         <x:v>1848</x:v>
       </x:c>
       <x:c r="E1058" s="0" t="s">
         <x:v>1849</x:v>
       </x:c>
       <x:c r="F1058" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1058" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1058" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I1058" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1058" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1059" spans="1:10">
       <x:c r="A1059" s="0" t="s">
+        <x:v>1804</x:v>
+      </x:c>
+      <x:c r="B1059" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C1059" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D1059" s="0" t="s">
         <x:v>1850</x:v>
       </x:c>
-      <x:c r="B1059" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1059" s="0" t="s">
+      <x:c r="E1059" s="0" t="s">
         <x:v>1851</x:v>
       </x:c>
-      <x:c r="E1059" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1059" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1059" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1059" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1059" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1059" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1060" spans="1:10">
       <x:c r="A1060" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="B1060" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C1060" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="D1060" s="0" t="s">
         <x:v>1853</x:v>
       </x:c>
       <x:c r="E1060" s="0" t="s">
         <x:v>1854</x:v>
       </x:c>
       <x:c r="F1060" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1060" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1060" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1060" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1060" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1061" spans="1:10">
       <x:c r="A1061" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="B1061" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C1061" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D1061" s="0" t="s">
         <x:v>1855</x:v>
       </x:c>
       <x:c r="E1061" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="F1061" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1061" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1061" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1061" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1061" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1062" spans="1:10">
       <x:c r="A1062" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="B1062" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C1062" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D1062" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="E1062" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="F1062" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1062" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1062" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1062" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1062" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1063" spans="1:10">
       <x:c r="A1063" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="B1063" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C1063" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D1063" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="E1063" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F1063" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1063" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1063" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1063" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1063" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1064" spans="1:10">
       <x:c r="A1064" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1064" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C1064" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="D1064" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E1064" s="0" t="s">
         <x:v>1860</x:v>
       </x:c>
       <x:c r="F1064" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1064" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1064" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1064" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1064" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1065" spans="1:10">
       <x:c r="A1065" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1065" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C1065" s="0" t="s">
+        <x:v>1747</x:v>
+      </x:c>
+      <x:c r="D1065" s="0" t="s">
         <x:v>1861</x:v>
       </x:c>
-      <x:c r="D1065" s="0" t="s">
+      <x:c r="E1065" s="0" t="s">
         <x:v>1862</x:v>
       </x:c>
-      <x:c r="E1065" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1065" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1065" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1065" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1065" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1065" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1066" spans="1:10">
       <x:c r="A1066" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1066" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C1066" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="D1066" s="0" t="s">
         <x:v>1864</x:v>
       </x:c>
       <x:c r="E1066" s="0" t="s">
         <x:v>1865</x:v>
       </x:c>
       <x:c r="F1066" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G1066" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1066" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1066" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1066" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1067" spans="1:10">
       <x:c r="A1067" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1067" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C1067" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D1067" s="0" t="s">
         <x:v>1866</x:v>
       </x:c>
       <x:c r="E1067" s="0" t="s">
         <x:v>1867</x:v>
       </x:c>
       <x:c r="F1067" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1067" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1067" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1067" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1067" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1068" spans="1:10">
       <x:c r="A1068" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1068" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C1068" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D1068" s="0" t="s">
         <x:v>1868</x:v>
       </x:c>
-      <x:c r="C1068" s="0" t="s">
+      <x:c r="E1068" s="0" t="s">
         <x:v>1869</x:v>
       </x:c>
-      <x:c r="D1068" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F1068" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1068" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1068" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1068" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1068" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1069" spans="1:10">
       <x:c r="A1069" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1069" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="C1069" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="D1069" s="0" t="s">
         <x:v>1872</x:v>
       </x:c>
       <x:c r="E1069" s="0" t="s">
-        <x:v>1871</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="F1069" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1069" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1069" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1069" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1069" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1070" spans="1:10">
       <x:c r="A1070" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1070" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C1070" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D1070" s="0" t="s">
+        <x:v>1874</x:v>
+      </x:c>
+      <x:c r="E1070" s="0" t="s">
         <x:v>1873</x:v>
       </x:c>
-      <x:c r="E1070" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1070" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1070" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1070" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1070" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1070" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1071" spans="1:10">
       <x:c r="A1071" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1071" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C1071" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="D1071" s="0" t="s">
         <x:v>1875</x:v>
       </x:c>
       <x:c r="E1071" s="0" t="s">
         <x:v>1876</x:v>
       </x:c>
       <x:c r="F1071" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1071" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1071" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1071" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1071" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1072" spans="1:10">
       <x:c r="A1072" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1072" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C1072" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D1072" s="0" t="s">
         <x:v>1877</x:v>
       </x:c>
       <x:c r="E1072" s="0" t="s">
         <x:v>1878</x:v>
       </x:c>
       <x:c r="F1072" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1072" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1072" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1072" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1072" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1073" spans="1:10">
       <x:c r="A1073" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1073" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C1073" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D1073" s="0" t="s">
         <x:v>1879</x:v>
       </x:c>
       <x:c r="E1073" s="0" t="s">
         <x:v>1880</x:v>
       </x:c>
       <x:c r="F1073" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1073" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1073" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1073" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1073" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1074" spans="1:10">
       <x:c r="A1074" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1074" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="C1074" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="D1074" s="0" t="s">
         <x:v>1881</x:v>
       </x:c>
       <x:c r="E1074" s="0" t="s">
         <x:v>1882</x:v>
       </x:c>
       <x:c r="F1074" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1074" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1074" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1074" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1074" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1075" spans="1:10">
       <x:c r="A1075" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1075" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C1075" s="0" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D1075" s="0" t="s">
         <x:v>1883</x:v>
       </x:c>
-      <x:c r="D1075" s="0" t="s">
+      <x:c r="E1075" s="0" t="s">
         <x:v>1884</x:v>
       </x:c>
-      <x:c r="E1075" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1075" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1075" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1075" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1075" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1075" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1076" spans="1:10">
       <x:c r="A1076" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1076" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="C1076" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="D1076" s="0" t="s">
         <x:v>1886</x:v>
       </x:c>
       <x:c r="E1076" s="0" t="s">
         <x:v>1887</x:v>
       </x:c>
       <x:c r="F1076" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1076" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1076" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1076" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1076" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1077" spans="1:10">
       <x:c r="A1077" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1077" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C1077" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D1077" s="0" t="s">
         <x:v>1888</x:v>
       </x:c>
       <x:c r="E1077" s="0" t="s">
         <x:v>1889</x:v>
       </x:c>
       <x:c r="F1077" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1077" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1077" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1077" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1077" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1078" spans="1:10">
       <x:c r="A1078" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1078" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C1078" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D1078" s="0" t="s">
         <x:v>1890</x:v>
       </x:c>
       <x:c r="E1078" s="0" t="s">
         <x:v>1891</x:v>
       </x:c>
       <x:c r="F1078" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1078" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1078" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1078" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1078" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1079" spans="1:10">
       <x:c r="A1079" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1079" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C1079" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D1079" s="0" t="s">
         <x:v>1892</x:v>
       </x:c>
       <x:c r="E1079" s="0" t="s">
         <x:v>1893</x:v>
       </x:c>
       <x:c r="F1079" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1079" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1079" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1079" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1079" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1080" spans="1:10">
       <x:c r="A1080" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1080" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C1080" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D1080" s="0" t="s">
         <x:v>1894</x:v>
       </x:c>
       <x:c r="E1080" s="0" t="s">
         <x:v>1895</x:v>
       </x:c>
       <x:c r="F1080" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1080" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1080" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="I1080" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1080" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1081" spans="1:10">
       <x:c r="A1081" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="B1081" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C1081" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D1081" s="0" t="s">
         <x:v>1896</x:v>
       </x:c>
       <x:c r="E1081" s="0" t="s">
         <x:v>1897</x:v>
       </x:c>
       <x:c r="F1081" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1081" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1081" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1081" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1081" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1082" spans="1:10">
       <x:c r="A1082" s="0" t="s">
+        <x:v>1859</x:v>
+      </x:c>
+      <x:c r="B1082" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="C1082" s="0" t="s">
+        <x:v>1633</x:v>
+      </x:c>
+      <x:c r="D1082" s="0" t="s">
         <x:v>1898</x:v>
       </x:c>
-      <x:c r="B1082" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1082" s="0" t="s">
+      <x:c r="E1082" s="0" t="s">
         <x:v>1899</x:v>
       </x:c>
-      <x:c r="E1082" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1082" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1082" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1082" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="I1082" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1082" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1083" spans="1:10">
       <x:c r="A1083" s="0" t="s">
+        <x:v>1900</x:v>
+      </x:c>
+      <x:c r="B1083" s="0" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="C1083" s="0" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="D1083" s="0" t="s">
         <x:v>1901</x:v>
       </x:c>
-      <x:c r="B1083" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1083" s="0" t="s">
+      <x:c r="E1083" s="0" t="s">
         <x:v>1902</x:v>
       </x:c>
-      <x:c r="E1083" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1083" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1083" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1083" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="I1083" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1083" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1084" spans="1:10">
       <x:c r="A1084" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="B1084" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C1084" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D1084" s="0" t="s">
         <x:v>1904</x:v>
       </x:c>
       <x:c r="E1084" s="0" t="s">
         <x:v>1905</x:v>
       </x:c>
       <x:c r="F1084" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1084" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1084" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="I1084" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1084" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1085" spans="1:10">
       <x:c r="A1085" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="B1085" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C1085" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D1085" s="0" t="s">
         <x:v>1906</x:v>
       </x:c>
       <x:c r="E1085" s="0" t="s">
         <x:v>1907</x:v>
       </x:c>
       <x:c r="F1085" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1085" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1085" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1085" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1085" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1086" spans="1:10">
       <x:c r="A1086" s="0" t="s">
+        <x:v>1903</x:v>
+      </x:c>
+      <x:c r="B1086" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C1086" s="0" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="D1086" s="0" t="s">
         <x:v>1908</x:v>
       </x:c>
-      <x:c r="B1086" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1086" s="0" t="s">
+      <x:c r="E1086" s="0" t="s">
         <x:v>1909</x:v>
       </x:c>
-      <x:c r="E1086" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1086" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1086" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1086" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1086" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1086" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1087" spans="1:10">
       <x:c r="A1087" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="B1087" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C1087" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D1087" s="0" t="s">
         <x:v>1911</x:v>
       </x:c>
       <x:c r="E1087" s="0" t="s">
         <x:v>1912</x:v>
       </x:c>
       <x:c r="F1087" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1087" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1087" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I1087" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1087" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1088" spans="1:10">
       <x:c r="A1088" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="B1088" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C1088" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D1088" s="0" t="s">
         <x:v>1913</x:v>
       </x:c>
       <x:c r="E1088" s="0" t="s">
         <x:v>1914</x:v>
       </x:c>
       <x:c r="F1088" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1088" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1088" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1088" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1088" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1089" spans="1:10">
       <x:c r="A1089" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="B1089" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C1089" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D1089" s="0" t="s">
         <x:v>1915</x:v>
       </x:c>
       <x:c r="E1089" s="0" t="s">
         <x:v>1916</x:v>
       </x:c>
       <x:c r="F1089" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1089" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1089" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="I1089" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1089" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1090" spans="1:10">
       <x:c r="A1090" s="0" t="s">
+        <x:v>1910</x:v>
+      </x:c>
+      <x:c r="B1090" s="0" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="C1090" s="0" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="D1090" s="0" t="s">
         <x:v>1917</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="E1090" s="0" t="s">
         <x:v>1918</x:v>
       </x:c>
       <x:c r="F1090" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1090" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1090" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1090" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1090" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1091" spans="1:10">
       <x:c r="A1091" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="B1091" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C1091" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="D1091" s="0" t="s">
-        <x:v>1919</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E1091" s="0" t="s">
         <x:v>1920</x:v>
       </x:c>
       <x:c r="F1091" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1091" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1091" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1091" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1091" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1092" spans="1:10">
       <x:c r="A1092" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="B1092" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C1092" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D1092" s="0" t="s">
         <x:v>1921</x:v>
       </x:c>
       <x:c r="E1092" s="0" t="s">
         <x:v>1922</x:v>
       </x:c>
       <x:c r="F1092" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1092" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1092" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="I1092" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1092" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1093" spans="1:10">
       <x:c r="A1093" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="B1093" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C1093" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="D1093" s="0" t="s">
         <x:v>1923</x:v>
       </x:c>
       <x:c r="E1093" s="0" t="s">
         <x:v>1924</x:v>
       </x:c>
       <x:c r="F1093" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1093" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1093" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1093" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1093" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1094" spans="1:10">
       <x:c r="A1094" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="B1094" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C1094" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="D1094" s="0" t="s">
         <x:v>1925</x:v>
       </x:c>
       <x:c r="E1094" s="0" t="s">
         <x:v>1926</x:v>
       </x:c>
       <x:c r="F1094" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1094" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1094" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1094" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1094" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1095" spans="1:10">
       <x:c r="A1095" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="B1095" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C1095" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D1095" s="0" t="s">
         <x:v>1927</x:v>
       </x:c>
       <x:c r="E1095" s="0" t="s">
         <x:v>1928</x:v>
       </x:c>
       <x:c r="F1095" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1095" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1095" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1095" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1095" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1096" spans="1:10">
       <x:c r="A1096" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="B1096" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C1096" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D1096" s="0" t="s">
         <x:v>1929</x:v>
       </x:c>
-      <x:c r="D1096" s="0" t="s">
+      <x:c r="E1096" s="0" t="s">
         <x:v>1930</x:v>
       </x:c>
-      <x:c r="E1096" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1096" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1096" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1096" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1096" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1096" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1097" spans="1:10">
       <x:c r="A1097" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="B1097" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="C1097" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>1931</x:v>
       </x:c>
       <x:c r="D1097" s="0" t="s">
         <x:v>1932</x:v>
       </x:c>
       <x:c r="E1097" s="0" t="s">
         <x:v>1933</x:v>
       </x:c>
       <x:c r="F1097" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1097" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1097" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1097" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1097" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1098" spans="1:10">
       <x:c r="A1098" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="B1098" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C1098" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D1098" s="0" t="s">
         <x:v>1934</x:v>
       </x:c>
       <x:c r="E1098" s="0" t="s">
         <x:v>1935</x:v>
       </x:c>
       <x:c r="F1098" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1098" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1098" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1098" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1098" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1099" spans="1:10">
       <x:c r="A1099" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="B1099" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C1099" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D1099" s="0" t="s">
         <x:v>1936</x:v>
       </x:c>
       <x:c r="E1099" s="0" t="s">
         <x:v>1937</x:v>
       </x:c>
       <x:c r="F1099" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1099" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1099" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1099" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1099" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1100" spans="1:10">
       <x:c r="A1100" s="0" t="s">
-        <x:v>1917</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="B1100" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C1100" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D1100" s="0" t="s">
         <x:v>1938</x:v>
       </x:c>
       <x:c r="E1100" s="0" t="s">
         <x:v>1939</x:v>
       </x:c>
       <x:c r="F1100" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1100" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1100" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1100" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1101" spans="1:10">
       <x:c r="A1101" s="0" t="s">
+        <x:v>1919</x:v>
+      </x:c>
+      <x:c r="B1101" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C1101" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D1101" s="0" t="s">
         <x:v>1940</x:v>
       </x:c>
-      <x:c r="B1101" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1101" s="0" t="s">
+      <x:c r="E1101" s="0" t="s">
         <x:v>1941</x:v>
       </x:c>
-      <x:c r="E1101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1101" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1101" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1101" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1101" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1102" spans="1:10">
       <x:c r="A1102" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1102" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C1102" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D1102" s="0" t="s">
         <x:v>1943</x:v>
       </x:c>
       <x:c r="E1102" s="0" t="s">
         <x:v>1944</x:v>
       </x:c>
       <x:c r="F1102" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1102" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1102" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1102" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1103" spans="1:10">
       <x:c r="A1103" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1103" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C1103" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D1103" s="0" t="s">
         <x:v>1945</x:v>
       </x:c>
       <x:c r="E1103" s="0" t="s">
         <x:v>1946</x:v>
       </x:c>
       <x:c r="F1103" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G1103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1103" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1103" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="1104" spans="1:10">
       <x:c r="A1104" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1104" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C1104" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D1104" s="0" t="s">
         <x:v>1947</x:v>
       </x:c>
       <x:c r="E1104" s="0" t="s">
         <x:v>1948</x:v>
       </x:c>
       <x:c r="F1104" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1104" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1104" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1104" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1104" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="1105" spans="1:10">
       <x:c r="A1105" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1105" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C1105" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D1105" s="0" t="s">
         <x:v>1949</x:v>
       </x:c>
       <x:c r="E1105" s="0" t="s">
         <x:v>1950</x:v>
       </x:c>
       <x:c r="F1105" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1105" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1105" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1105" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1105" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1106" spans="1:10">
       <x:c r="A1106" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1106" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="C1106" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="D1106" s="0" t="s">
         <x:v>1951</x:v>
       </x:c>
       <x:c r="E1106" s="0" t="s">
         <x:v>1952</x:v>
       </x:c>
       <x:c r="F1106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1106" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1106" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1106" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="1107" spans="1:10">
       <x:c r="A1107" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1107" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C1107" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D1107" s="0" t="s">
         <x:v>1953</x:v>
       </x:c>
       <x:c r="E1107" s="0" t="s">
         <x:v>1954</x:v>
       </x:c>
       <x:c r="F1107" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1107" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1107" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1107" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1107" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1108" spans="1:10">
       <x:c r="A1108" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1108" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C1108" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D1108" s="0" t="s">
         <x:v>1955</x:v>
       </x:c>
       <x:c r="E1108" s="0" t="s">
         <x:v>1956</x:v>
       </x:c>
       <x:c r="F1108" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1108" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1108" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1108" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1108" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1109" spans="1:10">
       <x:c r="A1109" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1109" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C1109" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D1109" s="0" t="s">
         <x:v>1957</x:v>
       </x:c>
       <x:c r="E1109" s="0" t="s">
         <x:v>1958</x:v>
       </x:c>
       <x:c r="F1109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1109" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1109" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1109" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1110" spans="1:10">
       <x:c r="A1110" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1110" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C1110" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D1110" s="0" t="s">
         <x:v>1959</x:v>
       </x:c>
       <x:c r="E1110" s="0" t="s">
         <x:v>1960</x:v>
       </x:c>
       <x:c r="F1110" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1110" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1110" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1110" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1110" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1111" spans="1:10">
       <x:c r="A1111" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1111" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C1111" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="D1111" s="0" t="s">
         <x:v>1961</x:v>
       </x:c>
       <x:c r="E1111" s="0" t="s">
         <x:v>1962</x:v>
       </x:c>
       <x:c r="F1111" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1111" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1111" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1111" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1111" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1112" spans="1:10">
       <x:c r="A1112" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1112" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C1112" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="D1112" s="0" t="s">
         <x:v>1963</x:v>
       </x:c>
       <x:c r="E1112" s="0" t="s">
         <x:v>1964</x:v>
       </x:c>
       <x:c r="F1112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1112" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1112" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1112" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1112" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1113" spans="1:10">
       <x:c r="A1113" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1113" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C1113" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D1113" s="0" t="s">
         <x:v>1965</x:v>
       </x:c>
       <x:c r="E1113" s="0" t="s">
         <x:v>1966</x:v>
       </x:c>
       <x:c r="F1113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1113" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1113" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1113" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1114" spans="1:10">
       <x:c r="A1114" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1114" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C1114" s="0" t="s">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="D1114" s="0" t="s">
         <x:v>1967</x:v>
       </x:c>
       <x:c r="E1114" s="0" t="s">
         <x:v>1968</x:v>
       </x:c>
       <x:c r="F1114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1114" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1114" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I1114" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1114" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1115" spans="1:10">
       <x:c r="A1115" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1115" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C1115" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="D1115" s="0" t="s">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="E1115" s="0" t="s">
         <x:v>1970</x:v>
       </x:c>
       <x:c r="F1115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1115" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1115" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="I1115" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1116" spans="1:10">
       <x:c r="A1116" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1116" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C1116" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D1116" s="0" t="s">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="E1116" s="0" t="s">
         <x:v>1972</x:v>
       </x:c>
       <x:c r="F1116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1116" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1116" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1116" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1117" spans="1:10">
       <x:c r="A1117" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1117" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C1117" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D1117" s="0" t="s">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="E1117" s="0" t="s">
         <x:v>1974</x:v>
       </x:c>
       <x:c r="F1117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1117" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1117" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1117" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1117" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1118" spans="1:10">
       <x:c r="A1118" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1118" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C1118" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D1118" s="0" t="s">
         <x:v>1975</x:v>
       </x:c>
-      <x:c r="D1118" s="0" t="s">
+      <x:c r="E1118" s="0" t="s">
         <x:v>1976</x:v>
       </x:c>
-      <x:c r="E1118" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1118" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1118" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1118" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1118" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1118" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1119" spans="1:10">
       <x:c r="A1119" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1119" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C1119" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="D1119" s="0" t="s">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="E1119" s="0" t="s">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="F1119" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1119" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1119" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1119" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1119" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1120" spans="1:10">
       <x:c r="A1120" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="B1120" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C1120" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="D1120" s="0" t="s">
         <x:v>1980</x:v>
       </x:c>
       <x:c r="E1120" s="0" t="s">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="F1120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1120" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1120" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1120" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1120" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1121" spans="1:10">
       <x:c r="A1121" s="0" t="s">
+        <x:v>1942</x:v>
+      </x:c>
+      <x:c r="B1121" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C1121" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D1121" s="0" t="s">
         <x:v>1982</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>909</x:v>
       </x:c>
       <x:c r="E1121" s="0" t="s">
         <x:v>1983</x:v>
       </x:c>
       <x:c r="F1121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1121" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1121" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1121" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1121" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1122" spans="1:10">
       <x:c r="A1122" s="0" t="s">
-        <x:v>1982</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="B1122" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C1122" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="D1122" s="0" t="s">
-        <x:v>1984</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="E1122" s="0" t="s">
         <x:v>1985</x:v>
       </x:c>
       <x:c r="F1122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1122" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1122" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1122" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1122" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1123" spans="1:10">
       <x:c r="A1123" s="0" t="s">
-        <x:v>1982</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="B1123" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C1123" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D1123" s="0" t="s">
         <x:v>1986</x:v>
       </x:c>
       <x:c r="E1123" s="0" t="s">
         <x:v>1987</x:v>
       </x:c>
       <x:c r="F1123" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1123" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1123" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1123" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1123" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1124" spans="1:10">
       <x:c r="A1124" s="0" t="s">
+        <x:v>1984</x:v>
+      </x:c>
+      <x:c r="B1124" s="0" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C1124" s="0" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D1124" s="0" t="s">
         <x:v>1988</x:v>
       </x:c>
-      <x:c r="B1124" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1124" s="0" t="s">
+      <x:c r="E1124" s="0" t="s">
         <x:v>1989</x:v>
       </x:c>
-      <x:c r="E1124" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1124" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1124" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1124" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="I1124" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1124" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1125" spans="1:10">
       <x:c r="A1125" s="0" t="s">
-        <x:v>1988</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="B1125" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C1125" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D1125" s="0" t="s">
         <x:v>1991</x:v>
       </x:c>
       <x:c r="E1125" s="0" t="s">
         <x:v>1992</x:v>
       </x:c>
       <x:c r="F1125" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1125" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1125" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1125" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1125" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="1126" spans="1:10">
       <x:c r="A1126" s="0" t="s">
+        <x:v>1990</x:v>
+      </x:c>
+      <x:c r="B1126" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C1126" s="0" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="D1126" s="0" t="s">
         <x:v>1993</x:v>
       </x:c>
-      <x:c r="B1126" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1126" s="0" t="s">
+      <x:c r="E1126" s="0" t="s">
         <x:v>1994</x:v>
       </x:c>
-      <x:c r="E1126" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1126" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1126" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1126" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1126" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1126" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1127" spans="1:10">
       <x:c r="A1127" s="0" t="s">
-        <x:v>1993</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="B1127" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C1127" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D1127" s="0" t="s">
         <x:v>1996</x:v>
       </x:c>
       <x:c r="E1127" s="0" t="s">
         <x:v>1997</x:v>
       </x:c>
       <x:c r="F1127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1127" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1127" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1127" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1128" spans="1:10">
       <x:c r="A1128" s="0" t="s">
-        <x:v>1993</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="B1128" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C1128" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D1128" s="0" t="s">
         <x:v>1998</x:v>
       </x:c>
       <x:c r="E1128" s="0" t="s">
         <x:v>1999</x:v>
       </x:c>
       <x:c r="F1128" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1128" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1128" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1128" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1128" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1129" spans="1:10">
       <x:c r="A1129" s="0" t="s">
+        <x:v>1995</x:v>
+      </x:c>
+      <x:c r="B1129" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C1129" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D1129" s="0" t="s">
         <x:v>2000</x:v>
       </x:c>
-      <x:c r="B1129" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1129" s="0" t="s">
+      <x:c r="E1129" s="0" t="s">
         <x:v>2001</x:v>
       </x:c>
-      <x:c r="E1129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1129" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1129" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1129" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1129" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1129" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1130" spans="1:10">
       <x:c r="A1130" s="0" t="s">
-        <x:v>2000</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="B1130" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C1130" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D1130" s="0" t="s">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="E1130" s="0" t="s">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="F1130" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1130" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1130" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1130" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1131" spans="1:10">
       <x:c r="A1131" s="0" t="s">
-        <x:v>2000</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="B1131" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C1131" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D1131" s="0" t="s">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="E1131" s="0" t="s">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="F1131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1131" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1131" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1132" spans="1:10">
       <x:c r="A1132" s="0" t="s">
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="B1132" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C1132" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D1132" s="0" t="s">
         <x:v>2007</x:v>
       </x:c>
-      <x:c r="B1132" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1132" s="0" t="s">
+      <x:c r="E1132" s="0" t="s">
         <x:v>2008</x:v>
       </x:c>
-      <x:c r="E1132" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1132" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1132" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1132" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1132" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1133" spans="1:10">
       <x:c r="A1133" s="0" t="s">
+        <x:v>2009</x:v>
+      </x:c>
+      <x:c r="B1133" s="0" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="C1133" s="0" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="D1133" s="0" t="s">
         <x:v>2010</x:v>
       </x:c>
-      <x:c r="B1133" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1133" s="0" t="s">
+      <x:c r="E1133" s="0" t="s">
         <x:v>2011</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2012</x:v>
       </x:c>
       <x:c r="F1133" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1133" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1133" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I1133" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1133" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1134" spans="1:10">
       <x:c r="A1134" s="0" t="s">
-        <x:v>2010</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="B1134" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C1134" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D1134" s="0" t="s">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="E1134" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F1134" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1134" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1134" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1134" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1135" spans="1:10">
       <x:c r="A1135" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="B1135" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C1135" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="D1135" s="0" t="s">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="E1135" s="0" t="s">
-        <x:v>2016</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F1135" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G1135" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1135" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1135" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1135" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1136" spans="1:10">
       <x:c r="A1136" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="B1136" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C1136" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D1136" s="0" t="s">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="E1136" s="0" t="s">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F1136" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1136" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1136" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="I1136" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1136" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1137" spans="1:10">
       <x:c r="A1137" s="0" t="s">
-        <x:v>2014</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="B1137" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C1137" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D1137" s="0" t="s">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="E1137" s="0" t="s">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F1137" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1137" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1137" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1137" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1137" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1138" spans="1:10">
       <x:c r="A1138" s="0" t="s">
+        <x:v>2016</x:v>
+      </x:c>
+      <x:c r="B1138" s="0" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="C1138" s="0" t="s">
+        <x:v>1368</x:v>
+      </x:c>
+      <x:c r="D1138" s="0" t="s">
         <x:v>2021</x:v>
       </x:c>
-      <x:c r="B1138" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1138" s="0" t="s">
+      <x:c r="E1138" s="0" t="s">
         <x:v>2022</x:v>
       </x:c>
-      <x:c r="E1138" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1138" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1138" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1138" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1138" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1138" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1139" spans="1:10">
       <x:c r="A1139" s="0" t="s">
-        <x:v>2021</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="B1139" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C1139" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="D1139" s="0" t="s">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="E1139" s="0" t="s">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F1139" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1139" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1139" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="I1139" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1139" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1140" spans="1:10">
       <x:c r="A1140" s="0" t="s">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="B1140" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C1140" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D1140" s="0" t="s">
         <x:v>2026</x:v>
       </x:c>
-      <x:c r="B1140" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D1140" s="0" t="s">
+      <x:c r="E1140" s="0" t="s">
         <x:v>2027</x:v>
       </x:c>
-      <x:c r="E1140" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1140" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1140" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1140" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1140" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1140" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1141" spans="1:10">
       <x:c r="A1141" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="B1141" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C1141" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D1141" s="0" t="s">
         <x:v>2029</x:v>
       </x:c>
       <x:c r="E1141" s="0" t="s">
         <x:v>2030</x:v>
       </x:c>
       <x:c r="F1141" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1141" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1141" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1141" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1141" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="1142" spans="1:10">
       <x:c r="A1142" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="B1142" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C1142" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D1142" s="0" t="s">
         <x:v>2031</x:v>
       </x:c>
       <x:c r="E1142" s="0" t="s">
         <x:v>2032</x:v>
       </x:c>
       <x:c r="F1142" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1142" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1142" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="I1142" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1142" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1143" spans="1:10">
       <x:c r="A1143" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="B1143" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C1143" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D1143" s="0" t="s">
         <x:v>2033</x:v>
       </x:c>
       <x:c r="E1143" s="0" t="s">
         <x:v>2034</x:v>
       </x:c>
       <x:c r="F1143" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1143" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1143" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1143" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1143" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1144" spans="1:10">
       <x:c r="A1144" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="B1144" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C1144" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D1144" s="0" t="s">
         <x:v>2035</x:v>
       </x:c>
       <x:c r="E1144" s="0" t="s">
         <x:v>2036</x:v>
       </x:c>
       <x:c r="F1144" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1144" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1144" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1144" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1145" spans="1:10">
       <x:c r="A1145" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="B1145" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C1145" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D1145" s="0" t="s">
         <x:v>2037</x:v>
       </x:c>
       <x:c r="E1145" s="0" t="s">
         <x:v>2038</x:v>
       </x:c>
       <x:c r="F1145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1145" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1145" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1145" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1145" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1146" spans="1:10">
       <x:c r="A1146" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="B1146" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C1146" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D1146" s="0" t="s">
         <x:v>2039</x:v>
       </x:c>
       <x:c r="E1146" s="0" t="s">
         <x:v>2040</x:v>
       </x:c>
       <x:c r="F1146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1146" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1146" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1146" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1146" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1147" spans="1:10">
       <x:c r="A1147" s="0" t="s">
+        <x:v>2028</x:v>
+      </x:c>
+      <x:c r="B1147" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C1147" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D1147" s="0" t="s">
         <x:v>2041</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
       <x:c r="E1147" s="0" t="s">
         <x:v>2042</x:v>
       </x:c>
       <x:c r="F1147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1147" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1147" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1147" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1147" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1148" spans="1:10">
       <x:c r="A1148" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1148" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C1148" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D1148" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E1148" s="0" t="s">
         <x:v>2044</x:v>
       </x:c>
       <x:c r="F1148" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1148" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1148" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1148" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1148" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1149" spans="1:10">
       <x:c r="A1149" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1149" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C1149" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="D1149" s="0" t="s">
         <x:v>2045</x:v>
       </x:c>
       <x:c r="E1149" s="0" t="s">
         <x:v>2046</x:v>
       </x:c>
       <x:c r="F1149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1149" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1149" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1149" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1149" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1150" spans="1:10">
       <x:c r="A1150" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1150" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C1150" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D1150" s="0" t="s">
         <x:v>2047</x:v>
       </x:c>
       <x:c r="E1150" s="0" t="s">
         <x:v>2048</x:v>
       </x:c>
       <x:c r="F1150" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1150" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1150" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1150" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1150" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="1151" spans="1:10">
       <x:c r="A1151" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1151" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C1151" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D1151" s="0" t="s">
         <x:v>2049</x:v>
       </x:c>
-      <x:c r="D1151" s="0" t="s">
+      <x:c r="E1151" s="0" t="s">
         <x:v>2050</x:v>
       </x:c>
-      <x:c r="E1151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F1151" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1151" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1151" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1151" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1151" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1152" spans="1:10">
       <x:c r="A1152" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1152" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="C1152" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>2051</x:v>
       </x:c>
       <x:c r="D1152" s="0" t="s">
         <x:v>2052</x:v>
       </x:c>
       <x:c r="E1152" s="0" t="s">
         <x:v>2053</x:v>
       </x:c>
       <x:c r="F1152" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1152" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1152" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1152" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1152" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1153" spans="1:10">
       <x:c r="A1153" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1153" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="C1153" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="D1153" s="0" t="s">
         <x:v>2054</x:v>
       </x:c>
       <x:c r="E1153" s="0" t="s">
         <x:v>2055</x:v>
       </x:c>
       <x:c r="F1153" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1153" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1153" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="I1153" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1153" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1154" spans="1:10">
       <x:c r="A1154" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1154" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="C1154" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="D1154" s="0" t="s">
         <x:v>2056</x:v>
       </x:c>
       <x:c r="E1154" s="0" t="s">
         <x:v>2057</x:v>
       </x:c>
       <x:c r="F1154" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1154" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1154" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1154" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1154" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="1155" spans="1:10">
       <x:c r="A1155" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1155" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="C1155" s="0" t="s">
-        <x:v>1785</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="D1155" s="0" t="s">
         <x:v>2058</x:v>
       </x:c>
       <x:c r="E1155" s="0" t="s">
         <x:v>2059</x:v>
       </x:c>
       <x:c r="F1155" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1155" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1155" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1155" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1155" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1156" spans="1:10">
       <x:c r="A1156" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1156" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="C1156" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="D1156" s="0" t="s">
         <x:v>2060</x:v>
       </x:c>
       <x:c r="E1156" s="0" t="s">
         <x:v>2061</x:v>
       </x:c>
       <x:c r="F1156" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1156" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1156" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="I1156" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1156" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1157" spans="1:10">
       <x:c r="A1157" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1157" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C1157" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D1157" s="0" t="s">
         <x:v>2062</x:v>
       </x:c>
       <x:c r="E1157" s="0" t="s">
         <x:v>2063</x:v>
       </x:c>
       <x:c r="F1157" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1157" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1157" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="I1157" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1157" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1158" spans="1:10">
       <x:c r="A1158" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1158" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C1158" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D1158" s="0" t="s">
         <x:v>2064</x:v>
       </x:c>
       <x:c r="E1158" s="0" t="s">
         <x:v>2065</x:v>
       </x:c>
       <x:c r="F1158" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1158" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1158" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I1158" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1158" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1159" spans="1:10">
       <x:c r="A1159" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1159" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C1159" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D1159" s="0" t="s">
         <x:v>2066</x:v>
       </x:c>
       <x:c r="E1159" s="0" t="s">
         <x:v>2067</x:v>
       </x:c>
       <x:c r="F1159" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1159" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1159" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1159" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1159" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1160" spans="1:10">
       <x:c r="A1160" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1160" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C1160" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D1160" s="0" t="s">
         <x:v>2068</x:v>
       </x:c>
       <x:c r="E1160" s="0" t="s">
         <x:v>2069</x:v>
       </x:c>
       <x:c r="F1160" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1160" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1160" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="I1160" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1160" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1161" spans="1:10">
       <x:c r="A1161" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1161" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C1161" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D1161" s="0" t="s">
         <x:v>2070</x:v>
       </x:c>
       <x:c r="E1161" s="0" t="s">
         <x:v>2071</x:v>
       </x:c>
       <x:c r="F1161" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1161" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1161" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1161" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1161" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1162" spans="1:10">
       <x:c r="A1162" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1162" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="C1162" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="D1162" s="0" t="s">
         <x:v>2072</x:v>
       </x:c>
       <x:c r="E1162" s="0" t="s">
         <x:v>2073</x:v>
       </x:c>
       <x:c r="F1162" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1162" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1162" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1162" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1162" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1163" spans="1:10">
       <x:c r="A1163" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1163" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C1163" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D1163" s="0" t="s">
         <x:v>2074</x:v>
       </x:c>
       <x:c r="E1163" s="0" t="s">
         <x:v>2075</x:v>
       </x:c>
       <x:c r="F1163" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1163" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1163" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1163" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1163" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1164" spans="1:10">
       <x:c r="A1164" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1164" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C1164" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D1164" s="0" t="s">
         <x:v>2076</x:v>
       </x:c>
       <x:c r="E1164" s="0" t="s">
         <x:v>2077</x:v>
       </x:c>
       <x:c r="F1164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1164" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1164" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1164" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1164" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1165" spans="1:10">
       <x:c r="A1165" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1165" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C1165" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D1165" s="0" t="s">
         <x:v>2078</x:v>
       </x:c>
       <x:c r="E1165" s="0" t="s">
         <x:v>2079</x:v>
       </x:c>
       <x:c r="F1165" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1165" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1165" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1165" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1165" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1166" spans="1:10">
       <x:c r="A1166" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1166" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C1166" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D1166" s="0" t="s">
         <x:v>2080</x:v>
       </x:c>
       <x:c r="E1166" s="0" t="s">
         <x:v>2081</x:v>
       </x:c>
       <x:c r="F1166" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1166" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1166" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="I1166" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1166" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1167" spans="1:10">
       <x:c r="A1167" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="B1167" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C1167" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D1167" s="0" t="s">
         <x:v>2082</x:v>
       </x:c>
       <x:c r="E1167" s="0" t="s">
-        <x:v>2081</x:v>
+        <x:v>2083</x:v>
       </x:c>
       <x:c r="F1167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1167" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1167" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1167" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1167" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1168" spans="1:10">
       <x:c r="A1168" s="0" t="s">
+        <x:v>2043</x:v>
+      </x:c>
+      <x:c r="B1168" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C1168" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D1168" s="0" t="s">
+        <x:v>2084</x:v>
+      </x:c>
+      <x:c r="E1168" s="0" t="s">
         <x:v>2083</x:v>
       </x:c>
-      <x:c r="B1168" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F1168" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1168" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1168" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1168" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1168" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="1169" spans="1:10">
       <x:c r="A1169" s="0" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="B1169" s="0" t="s">
+        <x:v>2086</x:v>
+      </x:c>
+      <x:c r="C1169" s="0" t="s">
+        <x:v>2087</x:v>
+      </x:c>
+      <x:c r="D1169" s="0" t="s">
         <x:v>2088</x:v>
       </x:c>
-      <x:c r="B1169" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E1169" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2089</x:v>
       </x:c>
       <x:c r="F1169" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1169" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1169" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I1169" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1169" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1170" spans="1:10">
       <x:c r="A1170" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="B1170" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C1170" s="0" t="s">
-        <x:v>2089</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="D1170" s="0" t="s">
-        <x:v>2090</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E1170" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1170" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1170" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1170" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1170" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1170" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1171" spans="1:10">
       <x:c r="A1171" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="B1171" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C1171" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>2091</x:v>
       </x:c>
       <x:c r="D1171" s="0" t="s">
-        <x:v>2091</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="E1171" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1171" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1171" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1171" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1171" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1171" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1172" spans="1:10">
       <x:c r="A1172" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="B1172" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C1172" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D1172" s="0" t="s">
-        <x:v>2091</x:v>
+        <x:v>2093</x:v>
       </x:c>
       <x:c r="E1172" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1172" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1172" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1172" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1172" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1172" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1173" spans="1:10">
       <x:c r="A1173" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="B1173" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C1173" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D1173" s="0" t="s">
         <x:v>2093</x:v>
       </x:c>
       <x:c r="E1173" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1173" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1173" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1173" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2094</x:v>
       </x:c>
       <x:c r="I1173" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1173" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1174" spans="1:10">
       <x:c r="A1174" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="B1174" s="0" t="s">
-        <x:v>2094</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C1174" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D1174" s="0" t="s">
         <x:v>2095</x:v>
       </x:c>
-      <x:c r="D1174" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E1174" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1174" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1174" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1174" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1174" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1174" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1175" spans="1:10">
       <x:c r="A1175" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="B1175" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="C1175" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="D1175" s="0" t="s">
-        <x:v>2097</x:v>
+        <x:v>2098</x:v>
       </x:c>
       <x:c r="E1175" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1175" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1175" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1175" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1175" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1176" spans="1:10">
       <x:c r="A1176" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="B1176" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C1176" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="D1176" s="0" t="s">
         <x:v>2099</x:v>
       </x:c>
       <x:c r="E1176" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1176" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1176" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1176" s="0" t="s">
-        <x:v>2100</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1176" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1176" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1177" spans="1:10">
       <x:c r="A1177" s="0" t="s">
-        <x:v>2088</x:v>
+        <x:v>2090</x:v>
       </x:c>
       <x:c r="B1177" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C1177" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>2100</x:v>
       </x:c>
       <x:c r="D1177" s="0" t="s">
-        <x:v>2099</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="E1177" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1177" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1177" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1177" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2102</x:v>
       </x:c>
       <x:c r="I1177" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1177" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="1178" spans="1:10">
       <x:c r="A1178" s="0" t="s">
+        <x:v>2090</x:v>
+      </x:c>
+      <x:c r="B1178" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C1178" s="0" t="s">
+        <x:v>2100</x:v>
+      </x:c>
+      <x:c r="D1178" s="0" t="s">
         <x:v>2101</x:v>
       </x:c>
-      <x:c r="B1178" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E1178" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1178" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1178" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1178" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1178" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1178" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="1179" spans="1:10">
       <x:c r="A1179" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1179" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="C1179" s="0" t="s">
         <x:v>2104</x:v>
       </x:c>
       <x:c r="D1179" s="0" t="s">
-        <x:v>2105</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E1179" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1179" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1179" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1179" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1179" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1179" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1180" spans="1:10">
       <x:c r="A1180" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1180" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="C1180" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="D1180" s="0" t="s">
-        <x:v>2106</x:v>
+        <x:v>2107</x:v>
       </x:c>
       <x:c r="E1180" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1180" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1180" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1180" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1180" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1180" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1181" spans="1:10">
       <x:c r="A1181" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1181" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C1181" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D1181" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="E1181" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1181" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1181" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1181" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1181" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1181" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1182" spans="1:10">
       <x:c r="A1182" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1182" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="C1182" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="D1182" s="0" t="s">
-        <x:v>2107</x:v>
+        <x:v>2109</x:v>
       </x:c>
       <x:c r="E1182" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1182" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1182" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1182" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1182" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1182" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1183" spans="1:10">
       <x:c r="A1183" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1183" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="C1183" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="D1183" s="0" t="s">
         <x:v>2109</x:v>
       </x:c>
       <x:c r="E1183" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1183" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1183" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1183" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="I1183" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1183" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1184" spans="1:10">
       <x:c r="A1184" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1184" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C1184" s="0" t="s">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="D1184" s="0" t="s">
-        <x:v>2110</x:v>
+        <x:v>2111</x:v>
       </x:c>
       <x:c r="E1184" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1184" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1184" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1184" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1184" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1184" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1185" spans="1:10">
       <x:c r="A1185" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1185" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C1185" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="D1185" s="0" t="s">
         <x:v>2112</x:v>
       </x:c>
       <x:c r="E1185" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1185" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1185" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1185" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1185" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1185" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1186" spans="1:10">
       <x:c r="A1186" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1186" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C1186" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="D1186" s="0" t="s">
-        <x:v>2113</x:v>
+        <x:v>2114</x:v>
       </x:c>
       <x:c r="E1186" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1186" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1186" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1186" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1186" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1187" spans="1:10">
       <x:c r="A1187" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1187" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C1187" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="D1187" s="0" t="s">
-        <x:v>2114</x:v>
+        <x:v>2115</x:v>
       </x:c>
       <x:c r="E1187" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1187" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1187" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1187" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1187" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1187" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1188" spans="1:10">
       <x:c r="A1188" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1188" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C1188" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D1188" s="0" t="s">
-        <x:v>2115</x:v>
+        <x:v>2116</x:v>
       </x:c>
       <x:c r="E1188" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1188" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1188" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1188" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1188" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1188" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1189" spans="1:10">
       <x:c r="A1189" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1189" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C1189" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D1189" s="0" t="s">
-        <x:v>2116</x:v>
+        <x:v>2117</x:v>
       </x:c>
       <x:c r="E1189" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1189" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1189" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1189" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1189" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1189" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1190" spans="1:10">
       <x:c r="A1190" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1190" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C1190" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D1190" s="0" t="s">
-        <x:v>2117</x:v>
+        <x:v>2118</x:v>
       </x:c>
       <x:c r="E1190" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1190" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1190" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1190" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1190" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1190" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1191" spans="1:10">
       <x:c r="A1191" s="0" t="s">
-        <x:v>2101</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1191" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C1191" s="0" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="D1191" s="0" t="s">
-        <x:v>2117</x:v>
+        <x:v>2119</x:v>
       </x:c>
       <x:c r="E1191" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1191" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1191" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1191" s="0" t="s">
-        <x:v>2108</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1191" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1191" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1192" spans="1:10">
       <x:c r="A1192" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="B1192" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C1192" s="0" t="s">
+        <x:v>1462</x:v>
+      </x:c>
+      <x:c r="D1192" s="0" t="s">
         <x:v>2119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="E1192" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1192" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1192" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1192" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2110</x:v>
       </x:c>
       <x:c r="I1192" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1192" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1193" spans="1:10">
       <x:c r="A1193" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1193" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C1193" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="D1193" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E1193" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1193" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1193" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1193" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1193" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1193" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="1194" spans="1:10">
       <x:c r="A1194" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1194" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C1194" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="D1194" s="0" t="s">
-        <x:v>2120</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E1194" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1194" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1194" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1194" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1194" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1194" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1195" spans="1:10">
       <x:c r="A1195" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1195" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C1195" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D1195" s="0" t="s">
-        <x:v>2121</x:v>
+        <x:v>2122</x:v>
       </x:c>
       <x:c r="E1195" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1195" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1195" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1195" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1195" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1195" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1196" spans="1:10">
       <x:c r="A1196" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1196" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="C1196" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D1196" s="0" t="s">
-        <x:v>2122</x:v>
+        <x:v>2123</x:v>
       </x:c>
       <x:c r="E1196" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1196" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1196" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1196" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1196" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1196" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1197" spans="1:10">
       <x:c r="A1197" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1197" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C1197" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D1197" s="0" t="s">
-        <x:v>2123</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="E1197" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1197" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1197" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1197" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1197" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1197" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1198" spans="1:10">
       <x:c r="A1198" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1198" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C1198" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D1198" s="0" t="s">
-        <x:v>2124</x:v>
+        <x:v>2125</x:v>
       </x:c>
       <x:c r="E1198" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1198" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1198" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1198" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1198" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1198" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1199" spans="1:10">
       <x:c r="A1199" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1199" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C1199" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D1199" s="0" t="s">
-        <x:v>2125</x:v>
+        <x:v>2126</x:v>
       </x:c>
       <x:c r="E1199" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1199" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1199" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1199" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1199" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1200" spans="1:10">
       <x:c r="A1200" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1200" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="C1200" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="D1200" s="0" t="s">
-        <x:v>2126</x:v>
+        <x:v>2127</x:v>
       </x:c>
       <x:c r="E1200" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1200" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1200" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1200" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1200" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1200" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1201" spans="1:10">
       <x:c r="A1201" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1201" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C1201" s="0" t="s">
-        <x:v>2127</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D1201" s="0" t="s">
         <x:v>2128</x:v>
       </x:c>
       <x:c r="E1201" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1201" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1201" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1201" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1201" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1201" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1202" spans="1:10">
       <x:c r="A1202" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1202" s="0" t="s">
-        <x:v>2094</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="C1202" s="0" t="s">
-        <x:v>2095</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="D1202" s="0" t="s">
-        <x:v>2129</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="E1202" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1202" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1202" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1202" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1203" spans="1:10">
       <x:c r="A1203" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1203" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>2096</x:v>
       </x:c>
       <x:c r="C1203" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="D1203" s="0" t="s">
-        <x:v>2130</x:v>
+        <x:v>2131</x:v>
       </x:c>
       <x:c r="E1203" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1203" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1203" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1204" spans="1:10">
       <x:c r="A1204" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1204" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C1204" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="D1204" s="0" t="s">
-        <x:v>2131</x:v>
+        <x:v>2132</x:v>
       </x:c>
       <x:c r="E1204" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1204" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1204" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1204" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1204" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1205" spans="1:10">
       <x:c r="A1205" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1205" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C1205" s="0" t="s">
-        <x:v>2132</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="D1205" s="0" t="s">
         <x:v>2133</x:v>
       </x:c>
       <x:c r="E1205" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1205" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1205" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1205" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1205" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1206" spans="1:10">
       <x:c r="A1206" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1206" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C1206" s="0" t="s">
-        <x:v>2132</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="D1206" s="0" t="s">
-        <x:v>2134</x:v>
+        <x:v>2135</x:v>
       </x:c>
       <x:c r="E1206" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1206" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1206" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1206" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1206" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1206" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1207" spans="1:10">
       <x:c r="A1207" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1207" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C1207" s="0" t="s">
-        <x:v>2132</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="D1207" s="0" t="s">
-        <x:v>2134</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="E1207" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1207" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1207" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1207" s="0" t="s">
-        <x:v>2135</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1207" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1207" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1208" spans="1:10">
       <x:c r="A1208" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1208" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C1208" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="D1208" s="0" t="s">
         <x:v>2136</x:v>
       </x:c>
       <x:c r="E1208" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1208" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1208" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1208" s="0" t="s">
         <x:v>2137</x:v>
       </x:c>
       <x:c r="I1208" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1208" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1209" spans="1:10">
       <x:c r="A1209" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1209" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C1209" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>2100</x:v>
       </x:c>
       <x:c r="D1209" s="0" t="s">
-        <x:v>2136</x:v>
+        <x:v>2138</x:v>
       </x:c>
       <x:c r="E1209" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1209" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1209" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1209" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2139</x:v>
       </x:c>
       <x:c r="I1209" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1209" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="1210" spans="1:10">
       <x:c r="A1210" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1210" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C1210" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2100</x:v>
       </x:c>
       <x:c r="D1210" s="0" t="s">
         <x:v>2138</x:v>
       </x:c>
       <x:c r="E1210" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1210" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1210" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1210" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1210" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1210" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="1211" spans="1:10">
       <x:c r="A1211" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1211" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C1211" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="D1211" s="0" t="s">
-        <x:v>2139</x:v>
+        <x:v>2140</x:v>
       </x:c>
       <x:c r="E1211" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1211" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1211" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1211" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1211" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1211" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1212" spans="1:10">
       <x:c r="A1212" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1212" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C1212" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="D1212" s="0" t="s">
-        <x:v>2140</x:v>
+        <x:v>2141</x:v>
       </x:c>
       <x:c r="E1212" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1212" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1212" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1212" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1212" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1213" spans="1:10">
       <x:c r="A1213" s="0" t="s">
-        <x:v>2118</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1213" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C1213" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D1213" s="0" t="s">
-        <x:v>2141</x:v>
+        <x:v>2142</x:v>
       </x:c>
       <x:c r="E1213" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1213" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1213" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1213" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1213" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1213" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1214" spans="1:10">
       <x:c r="A1214" s="0" t="s">
-        <x:v>2142</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="B1214" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C1214" s="0" t="s">
-        <x:v>2119</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D1214" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>2143</x:v>
       </x:c>
       <x:c r="E1214" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1214" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1214" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1214" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1214" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1214" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1215" spans="1:10">
       <x:c r="A1215" s="0" t="s">
-        <x:v>2142</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="B1215" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C1215" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="D1215" s="0" t="s">
-        <x:v>2143</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E1215" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1215" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1215" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1215" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1215" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1215" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="1216" spans="1:10">
       <x:c r="A1216" s="0" t="s">
-        <x:v>2142</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="B1216" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C1216" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="D1216" s="0" t="s">
-        <x:v>2143</x:v>
+        <x:v>2145</x:v>
       </x:c>
       <x:c r="E1216" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1216" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1216" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1216" s="0" t="s">
-        <x:v>2144</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1216" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1216" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1217" spans="1:10">
       <x:c r="A1217" s="0" t="s">
-        <x:v>2142</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="B1217" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C1217" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="D1217" s="0" t="s">
         <x:v>2145</x:v>
       </x:c>
       <x:c r="E1217" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1217" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1217" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1217" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2146</x:v>
       </x:c>
       <x:c r="I1217" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1217" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1218" spans="1:10">
       <x:c r="A1218" s="0" t="s">
-        <x:v>2142</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="B1218" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C1218" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="D1218" s="0" t="s">
-        <x:v>2145</x:v>
+        <x:v>2147</x:v>
       </x:c>
       <x:c r="E1218" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1218" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1218" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1218" s="0" t="s">
-        <x:v>2146</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1218" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1218" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1219" spans="1:10">
       <x:c r="A1219" s="0" t="s">
-        <x:v>2142</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="B1219" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C1219" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="D1219" s="0" t="s">
         <x:v>2147</x:v>
       </x:c>
       <x:c r="E1219" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1219" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1219" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1219" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2148</x:v>
       </x:c>
       <x:c r="I1219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1219" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1220" spans="1:10">
       <x:c r="A1220" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2144</x:v>
       </x:c>
       <x:c r="B1220" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C1220" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D1220" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>2149</x:v>
       </x:c>
       <x:c r="E1220" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1220" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1220" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1220" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1220" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1221" spans="1:10">
       <x:c r="A1221" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="B1221" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C1221" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="D1221" s="0" t="s">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="E1221" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1221" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1221" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1221" s="0" t="s">
-        <x:v>2149</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1221" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1222" spans="1:10">
       <x:c r="A1222" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="B1222" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C1222" s="0" t="s">
-        <x:v>2089</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="D1222" s="0" t="s">
-        <x:v>2150</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="E1222" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1222" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1222" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1222" s="0" t="s">
         <x:v>2151</x:v>
       </x:c>
       <x:c r="I1222" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1222" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1223" spans="1:10">
       <x:c r="A1223" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="B1223" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C1223" s="0" t="s">
-        <x:v>2089</x:v>
+        <x:v>2091</x:v>
       </x:c>
       <x:c r="D1223" s="0" t="s">
-        <x:v>2150</x:v>
+        <x:v>2152</x:v>
       </x:c>
       <x:c r="E1223" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1223" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1223" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1223" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2153</x:v>
       </x:c>
       <x:c r="I1223" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1223" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1224" spans="1:10">
       <x:c r="A1224" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="B1224" s="0" t="s">
-        <x:v>2103</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C1224" s="0" t="s">
-        <x:v>2104</x:v>
+        <x:v>2091</x:v>
       </x:c>
       <x:c r="D1224" s="0" t="s">
         <x:v>2152</x:v>
       </x:c>
       <x:c r="E1224" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1224" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1224" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1224" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1224" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1224" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1225" spans="1:10">
       <x:c r="A1225" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="B1225" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>2105</x:v>
       </x:c>
       <x:c r="C1225" s="0" t="s">
-        <x:v>2111</x:v>
+        <x:v>2106</x:v>
       </x:c>
       <x:c r="D1225" s="0" t="s">
-        <x:v>2153</x:v>
+        <x:v>2154</x:v>
       </x:c>
       <x:c r="E1225" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1225" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1225" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1225" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1225" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1225" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1226" spans="1:10">
       <x:c r="A1226" s="0" t="s">
-        <x:v>2148</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="B1226" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C1226" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>2113</x:v>
       </x:c>
       <x:c r="D1226" s="0" t="s">
-        <x:v>2154</x:v>
+        <x:v>2155</x:v>
       </x:c>
       <x:c r="E1226" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1226" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1226" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1226" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1226" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1226" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1227" spans="1:10">
       <x:c r="A1227" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2150</x:v>
       </x:c>
       <x:c r="B1227" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C1227" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D1227" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>2156</x:v>
       </x:c>
       <x:c r="E1227" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G1227" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1227" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1227" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1227" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1228" spans="1:10">
       <x:c r="A1228" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="B1228" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C1228" s="0" t="s">
-        <x:v>2102</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="D1228" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E1228" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1228" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1228" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1228" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1228" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1228" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1229" spans="1:10">
       <x:c r="A1229" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="B1229" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="C1229" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="D1229" s="0" t="s">
-        <x:v>2156</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E1229" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1229" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1229" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1229" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1229" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1230" spans="1:10">
       <x:c r="A1230" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="B1230" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C1230" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D1230" s="0" t="s">
-        <x:v>2156</x:v>
+        <x:v>2158</x:v>
       </x:c>
       <x:c r="E1230" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1230" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1230" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1230" s="0" t="s">
-        <x:v>2157</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1230" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1230" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1231" spans="1:10">
       <x:c r="A1231" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="B1231" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C1231" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D1231" s="0" t="s">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="E1231" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1231" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1231" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1231" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2159</x:v>
       </x:c>
       <x:c r="I1231" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1231" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1232" spans="1:10">
       <x:c r="A1232" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="B1232" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C1232" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D1232" s="0" t="s">
-        <x:v>2159</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="E1232" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1232" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1232" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1232" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1232" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1233" spans="1:10">
       <x:c r="A1233" s="0" t="s">
-        <x:v>2155</x:v>
+        <x:v>2157</x:v>
       </x:c>
       <x:c r="B1233" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C1233" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D1233" s="0" t="s">
-        <x:v>2159</x:v>
+        <x:v>2161</x:v>
       </x:c>
       <x:c r="E1233" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1233" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1233" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1233" s="0" t="s">
-        <x:v>2160</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1233" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1234" spans="1:10">
       <x:c r="A1234" s="0" t="s">
+        <x:v>2157</x:v>
+      </x:c>
+      <x:c r="B1234" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C1234" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D1234" s="0" t="s">
         <x:v>2161</x:v>
       </x:c>
-      <x:c r="B1234" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E1234" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1234" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1234" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1234" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2162</x:v>
       </x:c>
       <x:c r="I1234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1234" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1235" spans="1:10">
       <x:c r="A1235" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1235" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C1235" s="0" t="s">
-        <x:v>2102</x:v>
+        <x:v>2121</x:v>
       </x:c>
       <x:c r="D1235" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E1235" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1235" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1235" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1235" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1235" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1235" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="1236" spans="1:10">
       <x:c r="A1236" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1236" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C1236" s="0" t="s">
-        <x:v>2102</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="D1236" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="E1236" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1236" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G1236" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1236" s="0" t="s">
-        <x:v>2162</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I1236" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1236" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1237" spans="1:10">
       <x:c r="A1237" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1237" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="C1237" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>2104</x:v>
       </x:c>
       <x:c r="D1237" s="0" t="s">
-        <x:v>2163</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E1237" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1237" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1237" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1237" s="0" t="s">
-        <x:v>2162</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="I1237" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1237" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1238" spans="1:10">
       <x:c r="A1238" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1238" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="C1238" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="D1238" s="0" t="s">
-        <x:v>2163</x:v>
+        <x:v>2165</x:v>
       </x:c>
       <x:c r="E1238" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1238" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1238" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1238" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>2164</x:v>
       </x:c>
       <x:c r="I1238" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1238" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1239" spans="1:10">
       <x:c r="A1239" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1239" s="0" t="s">
-        <x:v>2043</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="C1239" s="0" t="s">
-        <x:v>2127</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="D1239" s="0" t="s">
-        <x:v>2164</x:v>
+        <x:v>2165</x:v>
       </x:c>
       <x:c r="E1239" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1239" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1239" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1239" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1239" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1239" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1240" spans="1:10">
       <x:c r="A1240" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1240" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="C1240" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="D1240" s="0" t="s">
-        <x:v>2165</x:v>
+        <x:v>2166</x:v>
       </x:c>
       <x:c r="E1240" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1240" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1240" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1240" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1240" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1240" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1241" spans="1:10">
       <x:c r="A1241" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1241" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C1241" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D1241" s="0" t="s">
-        <x:v>2166</x:v>
+        <x:v>2167</x:v>
       </x:c>
       <x:c r="E1241" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1241" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1241" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1241" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1241" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1241" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1242" spans="1:10">
       <x:c r="A1242" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1242" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C1242" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D1242" s="0" t="s">
-        <x:v>2167</x:v>
+        <x:v>2168</x:v>
       </x:c>
       <x:c r="E1242" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1242" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1242" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1242" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1242" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="1243" spans="1:10">
       <x:c r="A1243" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1243" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C1243" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D1243" s="0" t="s">
-        <x:v>2168</x:v>
+        <x:v>2169</x:v>
       </x:c>
       <x:c r="E1243" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1243" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1243" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1243" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1243" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1244" spans="1:10">
       <x:c r="A1244" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1244" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C1244" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D1244" s="0" t="s">
-        <x:v>2169</x:v>
+        <x:v>2170</x:v>
       </x:c>
       <x:c r="E1244" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1244" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1244" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1244" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1244" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1244" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1245" spans="1:10">
       <x:c r="A1245" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1245" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C1245" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D1245" s="0" t="s">
-        <x:v>2170</x:v>
+        <x:v>2171</x:v>
       </x:c>
       <x:c r="E1245" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1245" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G1245" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1245" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1245" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1245" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="1246" spans="1:10">
       <x:c r="A1246" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1246" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C1246" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="D1246" s="0" t="s">
-        <x:v>2171</x:v>
+        <x:v>2172</x:v>
       </x:c>
       <x:c r="E1246" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1246" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1246" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1246" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1246" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1246" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1247" spans="1:10">
       <x:c r="A1247" s="0" t="s">
-        <x:v>2161</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1247" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C1247" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D1247" s="0" t="s">
-        <x:v>2172</x:v>
+        <x:v>2173</x:v>
       </x:c>
       <x:c r="E1247" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1247" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1247" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1247" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1247" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1247" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1248" spans="1:10">
       <x:c r="A1248" s="0" t="s">
-        <x:v>2173</x:v>
+        <x:v>2163</x:v>
       </x:c>
       <x:c r="B1248" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C1248" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D1248" s="0" t="s">
         <x:v>2174</x:v>
       </x:c>
       <x:c r="E1248" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1248" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1248" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="H1248" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1248" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1248" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="1249" spans="1:10">
       <x:c r="A1249" s="0" t="s">
-        <x:v>2173</x:v>
+        <x:v>2175</x:v>
       </x:c>
       <x:c r="B1249" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C1249" s="0" t="s">
-        <x:v>2098</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D1249" s="0" t="s">
-        <x:v>2175</x:v>
+        <x:v>2176</x:v>
       </x:c>
       <x:c r="E1249" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1249" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1249" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H1249" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1249" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1249" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1250" spans="1:10">
       <x:c r="A1250" s="0" t="s">
-        <x:v>2173</x:v>
+        <x:v>2175</x:v>
       </x:c>
       <x:c r="B1250" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C1250" s="0" t="s">
-        <x:v>2132</x:v>
+        <x:v>2100</x:v>
       </x:c>
       <x:c r="D1250" s="0" t="s">
-        <x:v>2176</x:v>
+        <x:v>2177</x:v>
       </x:c>
       <x:c r="E1250" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1250" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1250" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H1250" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1250" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1250" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="1251" spans="1:10">
       <x:c r="A1251" s="0" t="s">
-        <x:v>2177</x:v>
+        <x:v>2175</x:v>
       </x:c>
       <x:c r="B1251" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C1251" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="D1251" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>2178</x:v>
       </x:c>
       <x:c r="E1251" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1251" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1251" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H1251" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1251" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1251" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="1252" spans="1:10">
       <x:c r="A1252" s="0" t="s">
-        <x:v>2177</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="B1252" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C1252" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="D1252" s="0" t="s">
-        <x:v>2178</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E1252" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1252" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1252" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H1252" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1252" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1252" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="1253" spans="1:10">
       <x:c r="A1253" s="0" t="s">
-        <x:v>2177</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="B1253" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="C1253" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="D1253" s="0" t="s">
-        <x:v>2179</x:v>
+        <x:v>2180</x:v>
       </x:c>
       <x:c r="E1253" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1253" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1253" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H1253" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1253" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1253" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1254" spans="1:10">
       <x:c r="A1254" s="0" t="s">
-        <x:v>2180</x:v>
+        <x:v>2179</x:v>
       </x:c>
       <x:c r="B1254" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C1254" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="D1254" s="0" t="s">
         <x:v>2181</x:v>
       </x:c>
       <x:c r="E1254" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1254" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G1254" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H1254" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1254" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1254" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="1255" spans="1:10">
       <x:c r="A1255" s="0" t="s">
-        <x:v>2180</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="B1255" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C1255" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D1255" s="0" t="s">
-        <x:v>2182</x:v>
+        <x:v>2183</x:v>
       </x:c>
       <x:c r="E1255" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1255" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G1255" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H1255" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I1255" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J1255" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="1256" spans="1:10">
       <x:c r="A1256" s="0" t="s">
-        <x:v>2180</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="B1256" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C1256" s="0" t="s">
-        <x:v>1975</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D1256" s="0" t="s">
-        <x:v>2183</x:v>
+        <x:v>2184</x:v>
       </x:c>
       <x:c r="E1256" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F1256" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1256" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H1256" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1256" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1256" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1257" spans="1:10">
+      <x:c r="A1257" s="0" t="s">
+        <x:v>2182</x:v>
+      </x:c>
+      <x:c r="B1257" s="0" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="C1257" s="0" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+      <x:c r="D1257" s="0" t="s">
+        <x:v>2185</x:v>
+      </x:c>
+      <x:c r="E1257" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F1257" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G1257" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="H1256" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="J1256" s="0" t="s">
+      <x:c r="H1257" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I1257" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J1257" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 Lyon County Fai...</vt:lpstr>
       <vt:lpstr>Results-2026 Lyon County Fai...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 Lyon County Fai...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>