--- v0 (2026-07-30)
+++ v1 (2026-08-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5612f6e9c92445bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5874655060f9454795fdd7d9111582d6.psmdcp" Id="R1f125bd6d4a8408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ac1b6c9bd04d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ba0858ec4924c4b8230a2a31c61aab0.psmdcp" Id="Rf2d959d3143c431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-Muscatine County Fai..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -3029,51 +3029,51 @@
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Commercial  Lambs  /  200: Commercial Speckle Face Ewe Lamb</x:t>
   </x:si>
   <x:si>
     <x:t>Langley, Kiley</x:t>
   </x:si>
   <x:si>
     <x:t>4th Overall Commercial Ewe Lamb</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Sheep  /  Commercial  Lambs  /  210: Commercial Black Face Ewe Lamb</x:t>
   </x:si>
   <x:si>
     <x:t>Bailey, Natalie</x:t>
   </x:si>
   <x:si>
     <x:t>344</x:t>
   </x:si>
   <x:si>
     <x:t>Franke, Emersen</x:t>
   </x:si>
   <x:si>
     <x:t>448</x:t>
   </x:si>
   <x:si>
-    <x:t>Navarro, Cohen</x:t>
+    <x:t>Navarro, Coen</x:t>
   </x:si>
   <x:si>
     <x:t>454</x:t>
   </x:si>
   <x:si>
     <x:t>470</x:t>
   </x:si>
   <x:si>
     <x:t>568</x:t>
   </x:si>
   <x:si>
     <x:t>Burnett, Hadley</x:t>
   </x:si>
   <x:si>
     <x:t>501</x:t>
   </x:si>
   <x:si>
     <x:t>502</x:t>
   </x:si>
   <x:si>
     <x:t>5th Place Overall Breeding Female</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Commercial Ewe Lamb, Grand Champion Breeding Female</x:t>
   </x:si>
@@ -34183,51 +34183,51 @@
       </x:c>
     </x:row>
     <x:row r="864" spans="1:10">
       <x:c r="A864" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C864" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D864" s="0" t="s">
         <x:v>1396</x:v>
       </x:c>
       <x:c r="E864" s="0" t="s">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="F864" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G864" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H864" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="I864" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J864" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="865" spans="1:10">
       <x:c r="A865" s="0" t="s">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="B865" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C865" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D865" s="0" t="s">
         <x:v>1398</x:v>
       </x:c>
       <x:c r="E865" s="0" t="s">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="F865" s="0" t="s">
@@ -39463,51 +39463,51 @@
       </x:c>
     </x:row>
     <x:row r="1029" spans="1:10">
       <x:c r="A1029" s="0" t="s">
         <x:v>1770</x:v>
       </x:c>
       <x:c r="B1029" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C1029" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D1029" s="0" t="s">
         <x:v>1771</x:v>
       </x:c>
       <x:c r="E1029" s="0" t="s">
         <x:v>1772</x:v>
       </x:c>
       <x:c r="F1029" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G1029" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H1029" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I1029" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J1029" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="1030" spans="1:10">
       <x:c r="A1030" s="0" t="s">
         <x:v>1770</x:v>
       </x:c>
       <x:c r="B1030" s="0" t="s">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="C1030" s="0" t="s">
         <x:v>1773</x:v>
       </x:c>
       <x:c r="D1030" s="0" t="s">
         <x:v>1774</x:v>
       </x:c>
       <x:c r="E1030" s="0" t="s">
         <x:v>1775</x:v>
       </x:c>
       <x:c r="F1030" s="0" t="s">