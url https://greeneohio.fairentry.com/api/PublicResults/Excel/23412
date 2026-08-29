--- v0 (2026-07-30)
+++ v1 (2026-08-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713ba40d0b2645ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3914071d1b747eeb5962b2491f7c3ba.psmdcp" Id="R6abe1a59ade94f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1a540da90641dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/907169b0620640d0a058c32382de84a9.psmdcp" Id="R1515594740f24132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Palo Alto Count..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -2547,53 +2547,527 @@
   <x:si>
     <x:t>297</x:t>
   </x:si>
   <x:si>
     <x:t>3rd Place Rate of Gain, Reserve Champion Mediumweight Meat Goat</x:t>
   </x:si>
   <x:si>
     <x:t>63</x:t>
   </x:si>
   <x:si>
     <x:t>Rouse, Hank</x:t>
   </x:si>
   <x:si>
     <x:t>301</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Heavyweight Meat Goat, Reserve Champion Rate of Gain Market Meat Goat</x:t>
   </x:si>
   <x:si>
     <x:t>302</x:t>
   </x:si>
   <x:si>
     <x:t>406</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> Poultry  /  American Breeds  /  01: American Individual Pullet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fay, Taylor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1019</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  American Breeds  /  02: American Individual Cockerel / Rooster</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1022</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  American Breeds  /  03: American Breeding Trio (2 Pullets, 1 Cockerel)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Poultry  /  Asiatic Breeds  /  04: Asiatic Individual Pullet</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Commercial Chickens  /  01: Broiler Pen of 3 (either sex)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Continental Breeds  /  13: Continental Individual Pullet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1023</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Continental Breeds  /  14: Continental Individual Cockerel / Rooster</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1024</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Continental Breeds  /  15: Other Standard Breeding Trio (2 Pullets, 1 Cockerel)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1025</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Crossbred Standards  /  19: Crossbred Standard Individual Pullet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egland, Paisley</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1065</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Crossbred Standards  /  20: Crossbred Standard Individual Cockerel / Rooster</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1030</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Crossbred Standards  /  21: Crossbred Standard Breeding Trio (2 Pullets, 1 Cockerel)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1031</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Ducks  /  01: Individual Hen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Duck/Goose</x:t>
+  </x:si>
+  <x:si>
+    <x:t>508</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Ducks  /  02: Individual Drake</x:t>
+  </x:si>
+  <x:si>
+    <x:t>158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reserve Champion Duck/Goose</x:t>
+  </x:si>
+  <x:si>
+    <x:t>503</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Egg Display  /  01: One dozen white eggs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1062</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Egg Display  /  02: One dozen brown eggs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1067</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Egg Display  /  03: One dozen rainbow / Easter egger eggs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Egg Display  /  05: One dozen duck eggs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1071</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Egg Production Classes  /  01: White Egg Layer Pen of Three</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>513</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Egg Production Classes  /  02: Brown Egg Layer Pen of Three</x:t>
+  </x:si>
+  <x:si>
+    <x:t>238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1051</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  English Breeds  /  07: English Individual Pullet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1034</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  English Breeds  /  08: English Individual Cockerel / Rooster</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1035</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Feather Legged Breeds  /  13: Feather Legged Bantams Individual Pullet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>422</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Feather Legged Breeds  /  14: Feather Legged Bantams Individual Cockerel / Rooster</x:t>
+  </x:si>
+  <x:si>
+    <x:t>417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Feather Legged Breeds  /  15: Feather Legged Bantams Breeding Trio (2 Pullets, 1 Cockerel)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>414</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Mediterranean Breeds  /  10: Mediterranean Individual Pullet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1038</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Mediterranean Breeds  /  11: Mediterranean Individual Cockerel / Rooster</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1013</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Mediterranean Breeds  /  12: Mediterranean Breeding Trio (2 Pullets, 1 Cockerel)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1014</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Open Poultry (K-3)  /  01: Open Class (k-3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown, Calvin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>968</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Other Breeds  /  16: Other Standard Individual Pullet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Other Breeds  /  17: Other Standard Individual Cockerel / Rooster</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1040</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Other Poultry Classes  /  01: Individual Female</x:t>
+  </x:si>
+  <x:si>
+    <x:t>246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1052</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Other Poultry Classes  /  02: Individual Male</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1056</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Other Poultry Classes  /  03: Breeding Pair (1 Female, 1 Male)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1058</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Poultry Costume Show  /  01: Poultry Costume Show</x:t>
+  </x:si>
+  <x:si>
+    <x:t>421</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Poultry Showmanship  /  01: Senior (9-12)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Senior Poultry Showmanship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reserve Champion Senior Poultry Showmanship</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Poultry Showmanship  /  03: Junior (4-6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reserve Champion Junior Poultry Showmanship</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Champion Junior Poultry Showmanship</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Self-Hatched  /  22: Individual Pullet - self-hatched</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1042</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Poultry  /  Turkey  /  02: Individual Tom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>244</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Rabbits  /  4-H &amp; Open Class (all grades)  /  01: Costume</x:t>
   </x:si>
   <x:si>
     <x:t>268</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbits  /  4-H &amp; Open Class (all grades)  /  03: Smallest Rabbit</x:t>
   </x:si>
   <x:si>
     <x:t>269</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbits  /  Commercial  /  02: Junior Doe (6 months &amp; under)</x:t>
   </x:si>
   <x:si>
     <x:t>264</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Commercial Doe</x:t>
   </x:si>
   <x:si>
     <x:t>480</x:t>
   </x:si>
   <x:si>
     <x:t>Overall Reserve Champion Commercial Rabbit, Reserve Champion Commercial Doe</x:t>
@@ -2610,56 +3084,50 @@
   <x:si>
     <x:t xml:space="preserve"> Rabbits  /  Commercial  /  04: Junior Buck (6 months &amp; under)</x:t>
   </x:si>
   <x:si>
     <x:t>479</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Commercial Buck, Overall Champion Commercial Rabbit</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbits  /  Commercial  /  05: Senior Buck (over 6 months)</x:t>
   </x:si>
   <x:si>
     <x:t>483</x:t>
   </x:si>
   <x:si>
     <x:t>484</x:t>
   </x:si>
   <x:si>
     <x:t>Reserve Champion Commercial Buck</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbits  /  Fancy  /  02: Senior Doe (over 6 months)</x:t>
   </x:si>
   <x:si>
-    <x:t>8</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>266</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Fancy Doe, Overall Champion Fancy Rabbit</x:t>
   </x:si>
   <x:si>
     <x:t>486</x:t>
   </x:si>
   <x:si>
     <x:t>Reserve Champion Fancy Doe</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbits  /  Fancy  /  03: Junior Buck (6 months &amp; under)</x:t>
   </x:si>
   <x:si>
     <x:t>267</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Fancy Buck</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Rabbits  /  Fancy  /  04: Senior Buck (over 6 months)</x:t>
   </x:si>
   <x:si>
     <x:t>Reserve Champion Fancy Buck</x:t>
@@ -2889,53 +3357,50 @@
   <x:si>
     <x:t>524</x:t>
   </x:si>
   <x:si>
     <x:t>Sunset Walk Through Growing Fields</x:t>
   </x:si>
   <x:si>
     <x:t>619</x:t>
   </x:si>
   <x:si>
     <x:t>Sunset outside of Lake City, IA</x:t>
   </x:si>
   <x:si>
     <x:t>621</x:t>
   </x:si>
   <x:si>
     <x:t>Shallow stream at Summit Park, Cincinnati, Ohio</x:t>
   </x:si>
   <x:si>
     <x:t>622</x:t>
   </x:si>
   <x:si>
     <x:t>Vibrant yellow lily</x:t>
   </x:si>
   <x:si>
-    <x:t>123</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Hoffman, Hadley</x:t>
   </x:si>
   <x:si>
     <x:t>640</x:t>
   </x:si>
   <x:si>
     <x:t>A black bear at a rehabilitation facility in Red Lodge, MT.</x:t>
   </x:si>
   <x:si>
     <x:t>641</x:t>
   </x:si>
   <x:si>
     <x:t>We stopped and saw a raging river in Montana a little outside of Red Lodge.</x:t>
   </x:si>
   <x:si>
     <x:t>642</x:t>
   </x:si>
   <x:si>
     <x:t>In Yellowstone we got to visit the Grand Prismatic Spring.</x:t>
   </x:si>
   <x:si>
     <x:t>643</x:t>
   </x:si>
   <x:si>
     <x:t>We visited the Dignity Statue in Chamberlain South Dakota.</x:t>
@@ -3192,60 +3657,78 @@
   <x:si>
     <x:t>Elbert, Rory</x:t>
   </x:si>
   <x:si>
     <x:t>798</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Gate Bridge picture</x:t>
   </x:si>
   <x:si>
     <x:t>Elbert, Riley</x:t>
   </x:si>
   <x:si>
     <x:t>804</x:t>
   </x:si>
   <x:si>
     <x:t>Minnesota Twins stadium photograph</x:t>
   </x:si>
   <x:si>
     <x:t>806</x:t>
   </x:si>
   <x:si>
     <x:t>Snowy tree picture</x:t>
   </x:si>
   <x:si>
+    <x:t>135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chapman, Jillian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photo of flamingos at the Blank Park Zoo in Des Moines, IA.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photo of the sun reflecting in water and land.</x:t>
+  </x:si>
+  <x:si>
     <x:t>831</x:t>
   </x:si>
   <x:si>
     <x:t>Dragon fly</x:t>
   </x:si>
   <x:si>
-    <x:t>135</x:t>
-[...2 lines deleted...]
-    <x:t>Chapman, Jillian</x:t>
+    <x:t>832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Photo of a resort strip in the Gulf of Mexico.</x:t>
   </x:si>
   <x:si>
     <x:t>835</x:t>
   </x:si>
   <x:si>
     <x:t>Winter Sunrise on the Farm</x:t>
   </x:si>
   <x:si>
     <x:t>136</x:t>
   </x:si>
   <x:si>
     <x:t>Chapman, Katie</x:t>
   </x:si>
   <x:si>
     <x:t>840</x:t>
   </x:si>
   <x:si>
     <x:t>Photo of flowers by a pool</x:t>
   </x:si>
   <x:si>
     <x:t>844</x:t>
   </x:si>
   <x:si>
     <x:t>Eiffel Tower with sunset.</x:t>
   </x:si>
@@ -3670,50 +4153,56 @@
     <x:t>Bracelets</x:t>
   </x:si>
   <x:si>
     <x:t>802</x:t>
   </x:si>
   <x:si>
     <x:t>Shooting target</x:t>
   </x:si>
   <x:si>
     <x:t>807</x:t>
   </x:si>
   <x:si>
     <x:t>Macaw drawing</x:t>
   </x:si>
   <x:si>
     <x:t>816</x:t>
   </x:si>
   <x:si>
     <x:t>Ice Cream Flower Pot</x:t>
   </x:si>
   <x:si>
     <x:t>826</x:t>
   </x:si>
   <x:si>
     <x:t>Ceramic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canvas painting of a sunset.</x:t>
   </x:si>
   <x:si>
     <x:t>857</x:t>
   </x:si>
   <x:si>
     <x:t>Painted clay flower pot</x:t>
   </x:si>
   <x:si>
     <x:t>138</x:t>
   </x:si>
   <x:si>
     <x:t>Cole, Caitlin</x:t>
   </x:si>
   <x:si>
     <x:t>911</x:t>
   </x:si>
   <x:si>
     <x:t>Puzzle piece pumpkin art</x:t>
   </x:si>
   <x:si>
     <x:t>Block, Greyson</x:t>
   </x:si>
   <x:si>
     <x:t>980</x:t>
   </x:si>
@@ -4036,53 +4525,50 @@
   <x:si>
     <x:t>Wood hat rack</x:t>
   </x:si>
   <x:si>
     <x:t>Outstanding Home Improvement Exhibit, State Fair</x:t>
   </x:si>
   <x:si>
     <x:t>856</x:t>
   </x:si>
   <x:si>
     <x:t>Repurposed Bench</x:t>
   </x:si>
   <x:si>
     <x:t>Banwart, Kobe</x:t>
   </x:si>
   <x:si>
     <x:t>984</x:t>
   </x:si>
   <x:si>
     <x:t>Refinished Rocking Chair</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Static  /  Family &amp; Consumer Sciences  /  10470: Sewing and Needle Arts: Constructed item</x:t>
   </x:si>
   <x:si>
-    <x:t>97</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Williamson , Bentley </x:t>
   </x:si>
   <x:si>
     <x:t>437</x:t>
   </x:si>
   <x:si>
     <x:t>New Orleans Saints Area Rug</x:t>
   </x:si>
   <x:si>
     <x:t>593</x:t>
   </x:si>
   <x:si>
     <x:t>I created this freehand-crocheted leggy frog pillow after finding a picture on Pinterest that inspired me. Instead of following a pattern, I designed the project myself and used single crochet stitches throughout the pillow. I made the frog's eyes using bobble stitches to give them a raised, three-dimensional look. Counting my stitches carefully was important to keep the pillow body, eyes, and legs even and symmetrical. I used two shades of pink 100 g (3.5 oz) yarn that I purchased from Amazon after earning the money by doing chores around the house. My finished frog pillow is a soft, cuddly friend that adds a fun asthetic to my room.</x:t>
   </x:si>
   <x:si>
     <x:t>594</x:t>
   </x:si>
   <x:si>
     <x:t>I made this hand-crocheted axolotl using a pattern I found on Pinterest. I used 100 g (3.5 oz) yarn purchased from Amazon in light pink, magenta, blue, and purple, along with a 7 mm crochet hook. This project challenged me because it included many detailed pieces that had to be crocheted and assembled carefully, but I kept working through each step until I completed it. I also crocheted the bow using a Pinterest tutorial to add a fun finishing touch.</x:t>
   </x:si>
   <x:si>
     <x:t>595</x:t>
   </x:si>
   <x:si>
     <x:t>I created this tote bag during a Mother's Day sewing workshop on May 2, where I learned how to sew for the first time. I selected a light green fabric with a black bird pattern and used approximately 1¼ yards of double-sided quilted fabric to complete the project. Throughout the workshop, I learned basic sewing techniques, including measuring, cutting, pinning, and sewing straight seams to construct a functional and reusable tote bag.</x:t>
@@ -4319,53 +4805,50 @@
     <x:t>Champion Purebred Gilt</x:t>
   </x:si>
   <x:si>
     <x:t>404</x:t>
   </x:si>
   <x:si>
     <x:t>Reserve Champion Purebred Gilt</x:t>
   </x:si>
   <x:si>
     <x:t>428</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Swine  /  Market Swine  /  02: Individual Market Barrow  /  02: Commercial Market Barrow</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Heavyweight Barrow</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Barrow, Champion Mediumweight Barrow, Supreme Champion Market Hog</x:t>
   </x:si>
   <x:si>
     <x:t>Champion Lightweight Barrow, Supreme Reserve Champion Market Hog</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>141</x:t>
   </x:si>
   <x:si>
     <x:t>331</x:t>
   </x:si>
   <x:si>
     <x:t>364</x:t>
   </x:si>
   <x:si>
     <x:t>367</x:t>
   </x:si>
   <x:si>
     <x:t>Montag, Aden</x:t>
   </x:si>
   <x:si>
     <x:t>398</x:t>
   </x:si>
   <x:si>
     <x:t>402</x:t>
   </x:si>
   <x:si>
     <x:t>405</x:t>
   </x:si>
   <x:si>
     <x:t>Reserve Champion Mediumweight Barrow</x:t>
   </x:si>
@@ -4469,52 +4952,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J622" totalsRowShown="0">
-  <x:autoFilter ref="A1:J622"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J757" totalsRowShown="0">
+  <x:autoFilter ref="A1:J757"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4778,51 +5261,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J622"/>
+  <x:dimension ref="A1:J757"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -14805,9930 +15288,14250 @@
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:10">
       <x:c r="A314" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H314" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I314" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J314" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:10">
       <x:c r="A315" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I315" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:10">
       <x:c r="A316" s="0" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="B316" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C316" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D316" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
-      <x:c r="B316" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H316" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I316" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J316" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:10">
       <x:c r="A317" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:10">
       <x:c r="A318" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H318" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J318" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:10">
       <x:c r="A319" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I319" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:10">
       <x:c r="A320" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H320" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J320" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:10">
       <x:c r="A321" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I321" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:10">
       <x:c r="A322" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G322" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H322" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I322" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J322" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:10">
       <x:c r="A323" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I323" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:10">
       <x:c r="A324" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H324" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I324" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J324" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:10">
       <x:c r="A325" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I325" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:10">
       <x:c r="A326" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H326" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I326" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J326" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:10">
       <x:c r="A327" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I327" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:10">
       <x:c r="A328" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H328" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I328" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J328" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:10">
       <x:c r="A329" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I329" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:10">
       <x:c r="A330" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H330" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I330" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J330" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:10">
       <x:c r="A331" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:10">
       <x:c r="A332" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H332" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J332" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:10">
       <x:c r="A333" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C333" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D333" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="C333" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I333" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:10">
       <x:c r="A334" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H334" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J334" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:10">
       <x:c r="A335" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I335" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:10">
       <x:c r="A336" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H336" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I336" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J336" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:10">
       <x:c r="A337" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:10">
       <x:c r="A338" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I338" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J338" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:10">
       <x:c r="A339" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I339" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:10">
       <x:c r="A340" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H340" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I340" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J340" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:10">
       <x:c r="A341" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I341" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:10">
       <x:c r="A342" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H342" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I342" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J342" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:10">
       <x:c r="A343" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I343" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:10">
       <x:c r="A344" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H344" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I344" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J344" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:10">
       <x:c r="A345" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I345" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:10">
       <x:c r="A346" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H346" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I346" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J346" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:10">
       <x:c r="A347" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I347" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:10">
       <x:c r="A348" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H348" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I348" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J348" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:10">
       <x:c r="A349" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I349" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:10">
       <x:c r="A350" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H350" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I350" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J350" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:10">
       <x:c r="A351" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I351" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:10">
       <x:c r="A352" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H352" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I352" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J352" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:10">
       <x:c r="A353" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I353" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:10">
       <x:c r="A354" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H354" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I354" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J354" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:10">
       <x:c r="A355" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I355" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:10">
       <x:c r="A356" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H356" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I356" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J356" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:10">
       <x:c r="A357" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I357" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:10">
       <x:c r="A358" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H358" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I358" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J358" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:10">
       <x:c r="A359" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I359" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:10">
       <x:c r="A360" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H360" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I360" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J360" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:10">
       <x:c r="A361" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I361" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:10">
       <x:c r="A362" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H362" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I362" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J362" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:10">
       <x:c r="A363" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I363" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:10">
       <x:c r="A364" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H364" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I364" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J364" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:10">
       <x:c r="A365" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I365" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:10">
       <x:c r="A366" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H366" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I366" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J366" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:10">
       <x:c r="A367" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I367" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:10">
       <x:c r="A368" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H368" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I368" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J368" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:10">
       <x:c r="A369" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I369" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:10">
       <x:c r="A370" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H370" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I370" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J370" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:10">
       <x:c r="A371" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I371" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:10">
       <x:c r="A372" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H372" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I372" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J372" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:10">
       <x:c r="A373" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I373" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:10">
       <x:c r="A374" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H374" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I374" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J374" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:10">
       <x:c r="A375" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I375" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:10">
       <x:c r="A376" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H376" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="I376" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J376" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:10">
       <x:c r="A377" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I377" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:10">
       <x:c r="A378" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H378" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I378" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J378" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:10">
       <x:c r="A379" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="I379" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:10">
       <x:c r="A380" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H380" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I380" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J380" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:10">
       <x:c r="A381" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I381" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:10">
       <x:c r="A382" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H382" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I382" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J382" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:10">
       <x:c r="A383" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I383" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:10">
       <x:c r="A384" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H384" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I384" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J384" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:10">
       <x:c r="A385" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I385" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:10">
       <x:c r="A386" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H386" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I386" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J386" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:10">
       <x:c r="A387" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I387" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:10">
       <x:c r="A388" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H388" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I388" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J388" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:10">
       <x:c r="A389" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I389" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:10">
       <x:c r="A390" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H390" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I390" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J390" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:10">
       <x:c r="A391" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I391" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:10">
       <x:c r="A392" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H392" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I392" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J392" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:10">
       <x:c r="A393" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I393" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:10">
       <x:c r="A394" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H394" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I394" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J394" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:10">
       <x:c r="A395" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I395" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:10">
       <x:c r="A396" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H396" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I396" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J396" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:10">
       <x:c r="A397" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I397" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:10">
       <x:c r="A398" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H398" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I398" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J398" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:10">
       <x:c r="A399" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I399" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:10">
       <x:c r="A400" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H400" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I400" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J400" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:10">
       <x:c r="A401" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I401" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:10">
       <x:c r="A402" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H402" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I402" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J402" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:10">
       <x:c r="A403" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I403" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:10">
       <x:c r="A404" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H404" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I404" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J404" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:10">
       <x:c r="A405" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I405" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:10">
       <x:c r="A406" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H406" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I406" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J406" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:10">
       <x:c r="A407" s="0" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="B407" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C407" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D407" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
-      <x:c r="B407" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E407" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I407" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:10">
       <x:c r="A408" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H408" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I408" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J408" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:10">
       <x:c r="A409" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I409" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:10">
       <x:c r="A410" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H410" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I410" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J410" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:10">
       <x:c r="A411" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I411" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:10">
       <x:c r="A412" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H412" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I412" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J412" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:10">
       <x:c r="A413" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I413" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:10">
       <x:c r="A414" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H414" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I414" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J414" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:10">
       <x:c r="A415" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I415" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:10">
       <x:c r="A416" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H416" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I416" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J416" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:10">
       <x:c r="A417" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I417" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:10">
       <x:c r="A418" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H418" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I418" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J418" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:10">
       <x:c r="A419" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I419" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:10">
       <x:c r="A420" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H420" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I420" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J420" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:10">
       <x:c r="A421" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I421" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:10">
       <x:c r="A422" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H422" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I422" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J422" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:10">
       <x:c r="A423" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I423" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:10">
       <x:c r="A424" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H424" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I424" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J424" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:10">
       <x:c r="A425" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I425" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:10">
       <x:c r="A426" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H426" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I426" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J426" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:10">
       <x:c r="A427" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I427" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:10">
       <x:c r="A428" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H428" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I428" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J428" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:10">
       <x:c r="A429" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I429" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:10">
       <x:c r="A430" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H430" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I430" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J430" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:10">
       <x:c r="A431" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I431" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:10">
       <x:c r="A432" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H432" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I432" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J432" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:10">
       <x:c r="A433" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I433" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:10">
       <x:c r="A434" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H434" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I434" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J434" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:10">
       <x:c r="A435" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I435" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:10">
       <x:c r="A436" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H436" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I436" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J436" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:10">
       <x:c r="A437" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="I437" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:10">
       <x:c r="A438" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H438" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="I438" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J438" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:10">
       <x:c r="A439" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="I439" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:10">
       <x:c r="A440" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H440" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="I440" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J440" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:10">
       <x:c r="A441" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I441" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:10">
       <x:c r="A442" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H442" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I442" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J442" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:10">
       <x:c r="A443" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I443" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:10">
       <x:c r="A444" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H444" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I444" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J444" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:10">
       <x:c r="A445" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I445" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:10">
       <x:c r="A446" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H446" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I446" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J446" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:10">
       <x:c r="A447" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I447" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:10">
       <x:c r="A448" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H448" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I448" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J448" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:10">
       <x:c r="A449" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="I449" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:10">
       <x:c r="A450" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H450" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="I450" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J450" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:10">
       <x:c r="A451" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I451" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:10">
       <x:c r="A452" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H452" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I452" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J452" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:10">
       <x:c r="A453" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="I453" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:10">
       <x:c r="A454" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H454" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I454" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J454" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:10">
       <x:c r="A455" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="I455" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:10">
       <x:c r="A456" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H456" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I456" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J456" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:10">
       <x:c r="A457" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="I457" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:10">
       <x:c r="A458" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H458" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="I458" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J458" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:10">
       <x:c r="A459" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="I459" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:10">
       <x:c r="A460" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H460" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="I460" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J460" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:10">
       <x:c r="A461" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="I461" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:10">
       <x:c r="A462" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H462" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="I462" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J462" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:10">
       <x:c r="A463" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="I463" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:10">
       <x:c r="A464" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H464" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="I464" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J464" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:10">
       <x:c r="A465" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I465" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:10">
       <x:c r="A466" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H466" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I466" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J466" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:10">
       <x:c r="A467" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="I467" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:10">
       <x:c r="A468" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H468" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="I468" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J468" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:10">
       <x:c r="A469" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="I469" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:10">
       <x:c r="A470" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H470" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="I470" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J470" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:10">
       <x:c r="A471" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="I471" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:10">
       <x:c r="A472" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H472" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I472" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J472" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:10">
       <x:c r="A473" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I473" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:10">
       <x:c r="A474" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H474" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="I474" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J474" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:10">
       <x:c r="A475" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="I475" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:10">
       <x:c r="A476" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H476" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I476" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J476" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:10">
       <x:c r="A477" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="I477" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:10">
       <x:c r="A478" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H478" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="I478" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J478" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:10">
       <x:c r="A479" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="I479" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:10">
       <x:c r="A480" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H480" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="I480" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J480" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:10">
       <x:c r="A481" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="I481" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:10">
       <x:c r="A482" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H482" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="I482" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J482" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:10">
       <x:c r="A483" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="I483" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:10">
       <x:c r="A484" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H484" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="I484" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J484" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:10">
       <x:c r="A485" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="I485" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:10">
       <x:c r="A486" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H486" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I486" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J486" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:10">
       <x:c r="A487" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I487" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:10">
       <x:c r="A488" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H488" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I488" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J488" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:10">
       <x:c r="A489" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I489" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:10">
       <x:c r="A490" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H490" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I490" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J490" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:10">
       <x:c r="A491" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I491" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:10">
       <x:c r="A492" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H492" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I492" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J492" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:10">
       <x:c r="A493" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I493" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:10">
       <x:c r="A494" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H494" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I494" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J494" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:10">
       <x:c r="A495" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I495" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:10">
       <x:c r="A496" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H496" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I496" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J496" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:10">
       <x:c r="A497" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I497" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:10">
       <x:c r="A498" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H498" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I498" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J498" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:10">
       <x:c r="A499" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I499" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:10">
       <x:c r="A500" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H500" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I500" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J500" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:10">
       <x:c r="A501" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H501" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I501" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:10">
       <x:c r="A502" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G502" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H502" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I502" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J502" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:10">
       <x:c r="A503" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I503" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:10">
       <x:c r="A504" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G504" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H504" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I504" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J504" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:10">
       <x:c r="A505" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I505" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:10">
       <x:c r="A506" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H506" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I506" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J506" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:10">
       <x:c r="A507" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I507" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:10">
       <x:c r="A508" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H508" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I508" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J508" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:10">
       <x:c r="A509" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I509" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:10">
       <x:c r="A510" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H510" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I510" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J510" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:10">
       <x:c r="A511" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I511" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:10">
       <x:c r="A512" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H512" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I512" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J512" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:10">
       <x:c r="A513" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I513" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:10">
       <x:c r="A514" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G514" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H514" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I514" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J514" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:10">
       <x:c r="A515" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I515" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:10">
       <x:c r="A516" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H516" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I516" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J516" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:10">
       <x:c r="A517" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I517" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:10">
       <x:c r="A518" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G518" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H518" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I518" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J518" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:10">
       <x:c r="A519" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I519" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:10">
       <x:c r="A520" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H520" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I520" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J520" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:10">
       <x:c r="A521" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I521" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:10">
       <x:c r="A522" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H522" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I522" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J522" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:10">
       <x:c r="A523" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H523" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I523" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:10">
       <x:c r="A524" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G524" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H524" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I524" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J524" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:10">
       <x:c r="A525" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I525" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:10">
       <x:c r="A526" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H526" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I526" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J526" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:10">
       <x:c r="A527" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I527" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:10">
       <x:c r="A528" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H528" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I528" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J528" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:10">
       <x:c r="A529" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I529" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:10">
       <x:c r="A530" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H530" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I530" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J530" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:10">
       <x:c r="A531" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I531" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:10">
       <x:c r="A532" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H532" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I532" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J532" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:10">
       <x:c r="A533" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I533" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:10">
       <x:c r="A534" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G534" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H534" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I534" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J534" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:10">
       <x:c r="A535" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I535" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:10">
       <x:c r="A536" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G536" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H536" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I536" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J536" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:10">
       <x:c r="A537" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I537" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:10">
       <x:c r="A538" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G538" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H538" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I538" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J538" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:10">
       <x:c r="A539" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="F539" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I539" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:10">
       <x:c r="A540" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G540" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H540" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I540" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J540" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:10">
       <x:c r="A541" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I541" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:10">
       <x:c r="A542" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G542" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H542" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I542" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J542" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:10">
       <x:c r="A543" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="F543" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I543" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:10">
       <x:c r="A544" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="F544" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G544" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H544" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I544" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J544" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:10">
       <x:c r="A545" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I545" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:10">
       <x:c r="A546" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G546" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H546" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I546" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J546" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:10">
       <x:c r="A547" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I547" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:10">
       <x:c r="A548" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H548" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I548" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J548" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:10">
       <x:c r="A549" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I549" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:10">
       <x:c r="A550" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G550" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H550" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I550" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J550" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:10">
       <x:c r="A551" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I551" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:10">
       <x:c r="A552" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H552" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I552" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J552" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:10">
       <x:c r="A553" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I553" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:10">
       <x:c r="A554" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H554" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I554" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J554" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:10">
       <x:c r="A555" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I555" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:10">
       <x:c r="A556" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G556" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H556" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I556" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J556" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:10">
       <x:c r="A557" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I557" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:10">
       <x:c r="A558" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G558" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H558" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I558" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J558" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:10">
       <x:c r="A559" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I559" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:10">
       <x:c r="A560" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G560" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H560" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I560" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J560" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:10">
       <x:c r="A561" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="I561" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:10">
       <x:c r="A562" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H562" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I562" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J562" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:10">
       <x:c r="A563" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I563" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:10">
       <x:c r="A564" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G564" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H564" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I564" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J564" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:10">
       <x:c r="A565" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I565" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:10">
       <x:c r="A566" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G566" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H566" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I566" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J566" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:10">
       <x:c r="A567" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H567" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I567" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:10">
       <x:c r="A568" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G568" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H568" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I568" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J568" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:10">
       <x:c r="A569" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I569" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:10">
       <x:c r="A570" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I570" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J570" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:10">
       <x:c r="A571" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I571" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:10">
       <x:c r="A572" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G572" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H572" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I572" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J572" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:10">
       <x:c r="A573" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H573" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I573" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:10">
       <x:c r="A574" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H574" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="I574" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J574" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:10">
       <x:c r="A575" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H575" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I575" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:10">
       <x:c r="A576" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G576" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H576" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I576" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J576" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:10">
       <x:c r="A577" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I577" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:10">
       <x:c r="A578" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H578" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I578" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J578" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:10">
       <x:c r="A579" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I579" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:10">
       <x:c r="A580" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H580" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I580" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J580" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:10">
       <x:c r="A581" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I581" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:10">
       <x:c r="A582" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H582" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I582" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J582" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:10">
       <x:c r="A583" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H583" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I583" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:10">
       <x:c r="A584" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G584" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H584" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I584" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J584" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:10">
       <x:c r="A585" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I585" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:10">
       <x:c r="A586" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H586" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I586" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J586" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:10">
       <x:c r="A587" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H587" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I587" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:10">
       <x:c r="A588" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H588" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I588" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J588" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:10">
       <x:c r="A589" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H589" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I589" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:10">
       <x:c r="A590" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H590" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I590" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J590" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:10">
       <x:c r="A591" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H591" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="I591" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:10">
       <x:c r="A592" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G592" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H592" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I592" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J592" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:10">
       <x:c r="A593" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H593" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I593" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:10">
       <x:c r="A594" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G594" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H594" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I594" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J594" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:10">
       <x:c r="A595" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H595" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I595" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:10">
       <x:c r="A596" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G596" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H596" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I596" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J596" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:10">
       <x:c r="A597" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I597" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:10">
       <x:c r="A598" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H598" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I598" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J598" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:10">
       <x:c r="A599" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I599" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:10">
       <x:c r="A600" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H600" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I600" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J600" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:10">
       <x:c r="A601" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I601" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:10">
       <x:c r="A602" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G602" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H602" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I602" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J602" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:10">
       <x:c r="A603" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="I603" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:10">
       <x:c r="A604" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G604" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H604" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I604" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J604" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:10">
       <x:c r="A605" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H605" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I605" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:10">
       <x:c r="A606" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G606" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H606" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I606" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J606" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:10">
       <x:c r="A607" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I607" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:10">
       <x:c r="A608" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H608" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I608" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J608" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:10">
       <x:c r="A609" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I609" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:10">
       <x:c r="A610" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H610" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I610" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J610" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:10">
       <x:c r="A611" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I611" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:10">
       <x:c r="A612" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H612" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I612" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J612" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:10">
       <x:c r="A613" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I613" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:10">
       <x:c r="A614" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G614" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H614" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I614" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J614" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:10">
       <x:c r="A615" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I615" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:10">
       <x:c r="A616" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H616" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I616" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J616" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:10">
       <x:c r="A617" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I617" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:10">
       <x:c r="A618" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G618" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H618" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I618" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J618" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:10">
       <x:c r="A619" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I619" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:10">
       <x:c r="A620" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H620" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I620" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J620" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:10">
       <x:c r="A621" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I621" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:10">
       <x:c r="A622" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B622" s="0" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="C622" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="D622" s="0" t="s">
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c r="E622" s="0" t="s">
+        <x:v>1365</x:v>
+      </x:c>
+      <x:c r="F622" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G622" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H622" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I622" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J622" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="623" spans="1:10">
+      <x:c r="A623" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B623" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C623" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D623" s="0" t="s">
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="E623" s="0" t="s">
+        <x:v>1367</x:v>
+      </x:c>
+      <x:c r="F623" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G623" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H623" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I623" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J623" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="624" spans="1:10">
+      <x:c r="A624" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B624" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C624" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D624" s="0" t="s">
+        <x:v>1368</x:v>
+      </x:c>
+      <x:c r="E624" s="0" t="s">
+        <x:v>1369</x:v>
+      </x:c>
+      <x:c r="F624" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G624" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H624" s="0" t="s">
+        <x:v>1370</x:v>
+      </x:c>
+      <x:c r="I624" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J624" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="625" spans="1:10">
+      <x:c r="A625" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B625" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C625" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D625" s="0" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="E625" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="F625" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G625" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H625" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I625" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J625" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="626" spans="1:10">
+      <x:c r="A626" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B626" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C626" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D626" s="0" t="s">
+        <x:v>1373</x:v>
+      </x:c>
+      <x:c r="E626" s="0" t="s">
+        <x:v>1374</x:v>
+      </x:c>
+      <x:c r="F626" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G626" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H626" s="0" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="I626" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J626" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="627" spans="1:10">
+      <x:c r="A627" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B627" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C627" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D627" s="0" t="s">
+        <x:v>1375</x:v>
+      </x:c>
+      <x:c r="E627" s="0" t="s">
+        <x:v>1376</x:v>
+      </x:c>
+      <x:c r="F627" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G627" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H627" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I627" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J627" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="628" spans="1:10">
+      <x:c r="A628" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B628" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C628" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D628" s="0" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="E628" s="0" t="s">
+        <x:v>1378</x:v>
+      </x:c>
+      <x:c r="F628" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G628" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H628" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I628" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J628" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="629" spans="1:10">
+      <x:c r="A629" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B629" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C629" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D629" s="0" t="s">
+        <x:v>1379</x:v>
+      </x:c>
+      <x:c r="E629" s="0" t="s">
+        <x:v>1380</x:v>
+      </x:c>
+      <x:c r="F629" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G629" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H629" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I629" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J629" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="630" spans="1:10">
+      <x:c r="A630" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B630" s="0" t="s">
+        <x:v>1215</x:v>
+      </x:c>
+      <x:c r="C630" s="0" t="s">
+        <x:v>1216</x:v>
+      </x:c>
+      <x:c r="D630" s="0" t="s">
+        <x:v>1381</x:v>
+      </x:c>
+      <x:c r="E630" s="0" t="s">
+        <x:v>1382</x:v>
+      </x:c>
+      <x:c r="F630" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G630" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H630" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I630" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J630" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="631" spans="1:10">
+      <x:c r="A631" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B631" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C631" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D631" s="0" t="s">
+        <x:v>1383</x:v>
+      </x:c>
+      <x:c r="E631" s="0" t="s">
+        <x:v>1384</x:v>
+      </x:c>
+      <x:c r="F631" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G631" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H631" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I631" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J631" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="632" spans="1:10">
+      <x:c r="A632" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B632" s="0" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="C632" s="0" t="s">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="D632" s="0" t="s">
+        <x:v>1387</x:v>
+      </x:c>
+      <x:c r="E632" s="0" t="s">
+        <x:v>1388</x:v>
+      </x:c>
+      <x:c r="F632" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G632" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H632" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I632" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J632" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="633" spans="1:10">
+      <x:c r="A633" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B633" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C633" s="0" t="s">
+        <x:v>1389</x:v>
+      </x:c>
+      <x:c r="D633" s="0" t="s">
+        <x:v>1390</x:v>
+      </x:c>
+      <x:c r="E633" s="0" t="s">
+        <x:v>1391</x:v>
+      </x:c>
+      <x:c r="F633" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G633" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H633" s="0" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="I633" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J633" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="634" spans="1:10">
+      <x:c r="A634" s="0" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="B634" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C634" s="0" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="D634" s="0" t="s">
+        <x:v>1393</x:v>
+      </x:c>
+      <x:c r="E634" s="0" t="s">
+        <x:v>1394</x:v>
+      </x:c>
+      <x:c r="F634" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G634" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H634" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I634" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J634" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="635" spans="1:10">
+      <x:c r="A635" s="0" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="B635" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C635" s="0" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="D635" s="0" t="s">
+        <x:v>1395</x:v>
+      </x:c>
+      <x:c r="E635" s="0" t="s">
+        <x:v>1396</x:v>
+      </x:c>
+      <x:c r="F635" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G635" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H635" s="0" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="I635" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J635" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="636" spans="1:10">
+      <x:c r="A636" s="0" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="B636" s="0" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="C636" s="0" t="s">
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="D636" s="0" t="s">
+        <x:v>1397</x:v>
+      </x:c>
+      <x:c r="E636" s="0" t="s">
+        <x:v>1398</x:v>
+      </x:c>
+      <x:c r="F636" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G636" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H636" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I636" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J636" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="637" spans="1:10">
+      <x:c r="A637" s="0" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="B637" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C637" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D637" s="0" t="s">
+        <x:v>1399</x:v>
+      </x:c>
+      <x:c r="E637" s="0" t="s">
+        <x:v>1400</x:v>
+      </x:c>
+      <x:c r="F637" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G637" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H637" s="0" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="I637" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J637" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="638" spans="1:10">
+      <x:c r="A638" s="0" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="B638" s="0" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="C638" s="0" t="s">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="D638" s="0" t="s">
+        <x:v>1401</x:v>
+      </x:c>
+      <x:c r="E638" s="0" t="s">
+        <x:v>1402</x:v>
+      </x:c>
+      <x:c r="F638" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G638" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H638" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I638" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J638" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="639" spans="1:10">
+      <x:c r="A639" s="0" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="B639" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C639" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D639" s="0" t="s">
+        <x:v>1403</x:v>
+      </x:c>
+      <x:c r="E639" s="0" t="s">
+        <x:v>1404</x:v>
+      </x:c>
+      <x:c r="F639" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G639" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H639" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I639" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J639" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="640" spans="1:10">
+      <x:c r="A640" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="B640" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C640" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D640" s="0" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="E640" s="0" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="F640" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G640" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H640" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I640" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J640" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="641" spans="1:10">
+      <x:c r="A641" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="B641" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C641" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D641" s="0" t="s">
+        <x:v>1408</x:v>
+      </x:c>
+      <x:c r="E641" s="0" t="s">
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="F641" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G641" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H641" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I641" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J641" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="642" spans="1:10">
+      <x:c r="A642" s="0" t="s">
+        <x:v>1410</x:v>
+      </x:c>
+      <x:c r="B642" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C642" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D642" s="0" t="s">
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="E642" s="0" t="s">
+        <x:v>1412</x:v>
+      </x:c>
+      <x:c r="F642" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G642" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H642" s="0" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="I642" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J642" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="643" spans="1:10">
+      <x:c r="A643" s="0" t="s">
+        <x:v>1410</x:v>
+      </x:c>
+      <x:c r="B643" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C643" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D643" s="0" t="s">
+        <x:v>1413</x:v>
+      </x:c>
+      <x:c r="E643" s="0" t="s">
+        <x:v>1414</x:v>
+      </x:c>
+      <x:c r="F643" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G643" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H643" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I643" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J643" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="644" spans="1:10">
+      <x:c r="A644" s="0" t="s">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="B644" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C644" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D644" s="0" t="s">
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="E644" s="0" t="s">
+        <x:v>1417</x:v>
+      </x:c>
+      <x:c r="F644" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G644" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H644" s="0" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="I644" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J644" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="645" spans="1:10">
+      <x:c r="A645" s="0" t="s">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="B645" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C645" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D645" s="0" t="s">
+        <x:v>1418</x:v>
+      </x:c>
+      <x:c r="E645" s="0" t="s">
+        <x:v>1419</x:v>
+      </x:c>
+      <x:c r="F645" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G645" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H645" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I645" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J645" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="646" spans="1:10">
+      <x:c r="A646" s="0" t="s">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="B646" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C646" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D646" s="0" t="s">
+        <x:v>1420</x:v>
+      </x:c>
+      <x:c r="E646" s="0" t="s">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="F646" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G646" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H646" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I646" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J646" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="647" spans="1:10">
+      <x:c r="A647" s="0" t="s">
+        <x:v>1422</x:v>
+      </x:c>
+      <x:c r="B647" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C647" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D647" s="0" t="s">
+        <x:v>1423</x:v>
+      </x:c>
+      <x:c r="E647" s="0" t="s">
+        <x:v>1424</x:v>
+      </x:c>
+      <x:c r="F647" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G647" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H647" s="0" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="I647" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J647" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="648" spans="1:10">
+      <x:c r="A648" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B648" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C648" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D648" s="0" t="s">
+        <x:v>1426</x:v>
+      </x:c>
+      <x:c r="E648" s="0" t="s">
+        <x:v>1427</x:v>
+      </x:c>
+      <x:c r="F648" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G648" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H648" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I648" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J648" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="649" spans="1:10">
+      <x:c r="A649" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B649" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C649" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D649" s="0" t="s">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="E649" s="0" t="s">
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="F649" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G649" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H649" s="0" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="I649" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J649" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="650" spans="1:10">
+      <x:c r="A650" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B650" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C650" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D650" s="0" t="s">
+        <x:v>1430</x:v>
+      </x:c>
+      <x:c r="E650" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F650" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G650" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H650" s="0" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="I650" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J650" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="651" spans="1:10">
+      <x:c r="A651" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B651" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C651" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D651" s="0" t="s">
+        <x:v>1431</x:v>
+      </x:c>
+      <x:c r="E651" s="0" t="s">
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="F651" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G651" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H651" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I651" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J651" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="652" spans="1:10">
+      <x:c r="A652" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B652" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C652" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D652" s="0" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="E652" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F652" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G652" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H652" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I652" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J652" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="653" spans="1:10">
+      <x:c r="A653" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B653" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C653" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D653" s="0" t="s">
+        <x:v>1434</x:v>
+      </x:c>
+      <x:c r="E653" s="0" t="s">
+        <x:v>1435</x:v>
+      </x:c>
+      <x:c r="F653" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G653" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H653" s="0" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="I653" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J653" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="654" spans="1:10">
+      <x:c r="A654" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B654" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C654" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D654" s="0" t="s">
+        <x:v>1436</x:v>
+      </x:c>
+      <x:c r="E654" s="0" t="s">
+        <x:v>1437</x:v>
+      </x:c>
+      <x:c r="F654" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G654" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H654" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I654" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J654" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="655" spans="1:10">
+      <x:c r="A655" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B655" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C655" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D655" s="0" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="E655" s="0" t="s">
+        <x:v>1439</x:v>
+      </x:c>
+      <x:c r="F655" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G655" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H655" s="0" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="I655" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J655" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="656" spans="1:10">
+      <x:c r="A656" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B656" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C656" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D656" s="0" t="s">
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="E656" s="0" t="s">
+        <x:v>1441</x:v>
+      </x:c>
+      <x:c r="F656" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G656" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H656" s="0" t="s">
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="I656" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J656" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="657" spans="1:10">
+      <x:c r="A657" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B657" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C657" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D657" s="0" t="s">
+        <x:v>1443</x:v>
+      </x:c>
+      <x:c r="E657" s="0" t="s">
+        <x:v>1444</x:v>
+      </x:c>
+      <x:c r="F657" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G657" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H657" s="0" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="I657" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J657" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="658" spans="1:10">
+      <x:c r="A658" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B658" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C658" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D658" s="0" t="s">
+        <x:v>1445</x:v>
+      </x:c>
+      <x:c r="E658" s="0" t="s">
+        <x:v>1446</x:v>
+      </x:c>
+      <x:c r="F658" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G658" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H658" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I658" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J658" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="659" spans="1:10">
+      <x:c r="A659" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B659" s="0" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C659" s="0" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="D659" s="0" t="s">
+        <x:v>1447</x:v>
+      </x:c>
+      <x:c r="E659" s="0" t="s">
+        <x:v>1448</x:v>
+      </x:c>
+      <x:c r="F659" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G659" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H659" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I659" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J659" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="660" spans="1:10">
+      <x:c r="A660" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B660" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C660" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D660" s="0" t="s">
+        <x:v>1449</x:v>
+      </x:c>
+      <x:c r="E660" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F660" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G660" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H660" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I660" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J660" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="661" spans="1:10">
+      <x:c r="A661" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="B661" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C661" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D661" s="0" t="s">
+        <x:v>1450</x:v>
+      </x:c>
+      <x:c r="E661" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F661" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G661" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H661" s="0" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="I661" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J661" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="662" spans="1:10">
+      <x:c r="A662" s="0" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c r="B662" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C662" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D662" s="0" t="s">
+        <x:v>1452</x:v>
+      </x:c>
+      <x:c r="E662" s="0" t="s">
+        <x:v>1453</x:v>
+      </x:c>
+      <x:c r="F662" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="G662" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H662" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I662" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J662" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="663" spans="1:10">
+      <x:c r="A663" s="0" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c r="B663" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C663" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D663" s="0" t="s">
+        <x:v>1454</x:v>
+      </x:c>
+      <x:c r="E663" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="F663" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G663" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H663" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I663" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J663" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="664" spans="1:10">
+      <x:c r="A664" s="0" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c r="B664" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C664" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D664" s="0" t="s">
+        <x:v>1456</x:v>
+      </x:c>
+      <x:c r="E664" s="0" t="s">
+        <x:v>1457</x:v>
+      </x:c>
+      <x:c r="F664" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G664" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H664" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I664" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J664" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="665" spans="1:10">
+      <x:c r="A665" s="0" t="s">
+        <x:v>1458</x:v>
+      </x:c>
+      <x:c r="B665" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C665" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D665" s="0" t="s">
+        <x:v>1459</x:v>
+      </x:c>
+      <x:c r="E665" s="0" t="s">
+        <x:v>1460</x:v>
+      </x:c>
+      <x:c r="F665" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G665" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H665" s="0" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="I665" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J665" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="666" spans="1:10">
+      <x:c r="A666" s="0" t="s">
         <x:v>1461</x:v>
       </x:c>
-      <x:c r="B622" s="0" t="s">
+      <x:c r="B666" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C666" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D666" s="0" t="s">
+        <x:v>1462</x:v>
+      </x:c>
+      <x:c r="E666" s="0" t="s">
+        <x:v>1463</x:v>
+      </x:c>
+      <x:c r="F666" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G666" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H666" s="0" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="I666" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J666" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="667" spans="1:10">
+      <x:c r="A667" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B667" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C667" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D667" s="0" t="s">
+        <x:v>1465</x:v>
+      </x:c>
+      <x:c r="E667" s="0" t="s">
+        <x:v>1466</x:v>
+      </x:c>
+      <x:c r="F667" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G667" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H667" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I667" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J667" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="668" spans="1:10">
+      <x:c r="A668" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B668" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C668" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D668" s="0" t="s">
+        <x:v>1467</x:v>
+      </x:c>
+      <x:c r="E668" s="0" t="s">
+        <x:v>1468</x:v>
+      </x:c>
+      <x:c r="F668" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G668" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H668" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I668" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J668" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="669" spans="1:10">
+      <x:c r="A669" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B669" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C669" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D669" s="0" t="s">
+        <x:v>1469</x:v>
+      </x:c>
+      <x:c r="E669" s="0" t="s">
+        <x:v>1470</x:v>
+      </x:c>
+      <x:c r="F669" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G669" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H669" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I669" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J669" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="670" spans="1:10">
+      <x:c r="A670" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B670" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C670" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D670" s="0" t="s">
+        <x:v>1471</x:v>
+      </x:c>
+      <x:c r="E670" s="0" t="s">
+        <x:v>1472</x:v>
+      </x:c>
+      <x:c r="F670" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G670" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H670" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I670" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J670" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="671" spans="1:10">
+      <x:c r="A671" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B671" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C671" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D671" s="0" t="s">
+        <x:v>1473</x:v>
+      </x:c>
+      <x:c r="E671" s="0" t="s">
+        <x:v>1474</x:v>
+      </x:c>
+      <x:c r="F671" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G671" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H671" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I671" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J671" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="672" spans="1:10">
+      <x:c r="A672" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B672" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C672" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D672" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="E672" s="0" t="s">
+        <x:v>1476</x:v>
+      </x:c>
+      <x:c r="F672" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G672" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H672" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I672" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J672" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="673" spans="1:10">
+      <x:c r="A673" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B673" s="0" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="C673" s="0" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="D673" s="0" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="E673" s="0" t="s">
+        <x:v>1478</x:v>
+      </x:c>
+      <x:c r="F673" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G673" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H673" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I673" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J673" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="674" spans="1:10">
+      <x:c r="A674" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B674" s="0" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="C674" s="0" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="D674" s="0" t="s">
+        <x:v>1479</x:v>
+      </x:c>
+      <x:c r="E674" s="0" t="s">
+        <x:v>1480</x:v>
+      </x:c>
+      <x:c r="F674" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G674" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H674" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I674" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J674" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="675" spans="1:10">
+      <x:c r="A675" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B675" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C675" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D675" s="0" t="s">
+        <x:v>1481</x:v>
+      </x:c>
+      <x:c r="E675" s="0" t="s">
+        <x:v>1482</x:v>
+      </x:c>
+      <x:c r="F675" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G675" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H675" s="0" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="I675" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J675" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="676" spans="1:10">
+      <x:c r="A676" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B676" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C676" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D676" s="0" t="s">
+        <x:v>1483</x:v>
+      </x:c>
+      <x:c r="E676" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="F676" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G676" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H676" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I676" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J676" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="677" spans="1:10">
+      <x:c r="A677" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B677" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C677" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D677" s="0" t="s">
+        <x:v>1485</x:v>
+      </x:c>
+      <x:c r="E677" s="0" t="s">
+        <x:v>1486</x:v>
+      </x:c>
+      <x:c r="F677" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G677" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H677" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I677" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J677" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="678" spans="1:10">
+      <x:c r="A678" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B678" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C678" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D678" s="0" t="s">
+        <x:v>1487</x:v>
+      </x:c>
+      <x:c r="E678" s="0" t="s">
+        <x:v>1488</x:v>
+      </x:c>
+      <x:c r="F678" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G678" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H678" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I678" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J678" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="679" spans="1:10">
+      <x:c r="A679" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B679" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C679" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D679" s="0" t="s">
+        <x:v>1489</x:v>
+      </x:c>
+      <x:c r="E679" s="0" t="s">
+        <x:v>1490</x:v>
+      </x:c>
+      <x:c r="F679" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G679" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H679" s="0" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="I679" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J679" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="680" spans="1:10">
+      <x:c r="A680" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B680" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C680" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D680" s="0" t="s">
+        <x:v>1491</x:v>
+      </x:c>
+      <x:c r="E680" s="0" t="s">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="F680" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G680" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H680" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I680" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J680" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="681" spans="1:10">
+      <x:c r="A681" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B681" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C681" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D681" s="0" t="s">
+        <x:v>1493</x:v>
+      </x:c>
+      <x:c r="E681" s="0" t="s">
+        <x:v>1494</x:v>
+      </x:c>
+      <x:c r="F681" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G681" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H681" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I681" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J681" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="682" spans="1:10">
+      <x:c r="A682" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B682" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C682" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D682" s="0" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="E682" s="0" t="s">
+        <x:v>1496</x:v>
+      </x:c>
+      <x:c r="F682" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G682" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H682" s="0" t="s">
+        <x:v>1497</x:v>
+      </x:c>
+      <x:c r="I682" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J682" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="683" spans="1:10">
+      <x:c r="A683" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B683" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C683" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D683" s="0" t="s">
+        <x:v>1498</x:v>
+      </x:c>
+      <x:c r="E683" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="F683" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G683" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H683" s="0" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="I683" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J683" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="684" spans="1:10">
+      <x:c r="A684" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B684" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C684" s="0" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="D684" s="0" t="s">
+        <x:v>1501</x:v>
+      </x:c>
+      <x:c r="E684" s="0" t="s">
+        <x:v>1502</x:v>
+      </x:c>
+      <x:c r="F684" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G684" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H684" s="0" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="I684" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J684" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="685" spans="1:10">
+      <x:c r="A685" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B685" s="0" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="C685" s="0" t="s">
+        <x:v>1504</x:v>
+      </x:c>
+      <x:c r="D685" s="0" t="s">
+        <x:v>1505</x:v>
+      </x:c>
+      <x:c r="E685" s="0" t="s">
+        <x:v>1506</x:v>
+      </x:c>
+      <x:c r="F685" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G685" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H685" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I685" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J685" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="686" spans="1:10">
+      <x:c r="A686" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B686" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C686" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D686" s="0" t="s">
+        <x:v>1507</x:v>
+      </x:c>
+      <x:c r="E686" s="0" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+      <x:c r="F686" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G686" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H686" s="0" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="I686" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J686" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="687" spans="1:10">
+      <x:c r="A687" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B687" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C687" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D687" s="0" t="s">
+        <x:v>1509</x:v>
+      </x:c>
+      <x:c r="E687" s="0" t="s">
+        <x:v>1510</x:v>
+      </x:c>
+      <x:c r="F687" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G687" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H687" s="0" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="I687" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J687" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="688" spans="1:10">
+      <x:c r="A688" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B688" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C688" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D688" s="0" t="s">
+        <x:v>1511</x:v>
+      </x:c>
+      <x:c r="E688" s="0" t="s">
+        <x:v>1512</x:v>
+      </x:c>
+      <x:c r="F688" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G688" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H688" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I688" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J688" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="689" spans="1:10">
+      <x:c r="A689" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B689" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C689" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D689" s="0" t="s">
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="E689" s="0" t="s">
+        <x:v>1514</x:v>
+      </x:c>
+      <x:c r="F689" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G689" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H689" s="0" t="s">
+        <x:v>1515</x:v>
+      </x:c>
+      <x:c r="I689" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J689" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="690" spans="1:10">
+      <x:c r="A690" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B690" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C690" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D690" s="0" t="s">
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c r="E690" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="F690" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G690" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H690" s="0" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="I690" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J690" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="691" spans="1:10">
+      <x:c r="A691" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B691" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C691" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D691" s="0" t="s">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="E691" s="0" t="s">
+        <x:v>1519</x:v>
+      </x:c>
+      <x:c r="F691" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G691" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H691" s="0" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="I691" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J691" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="692" spans="1:10">
+      <x:c r="A692" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B692" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C692" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D692" s="0" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="E692" s="0" t="s">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c r="F692" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G692" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H692" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I692" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J692" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="693" spans="1:10">
+      <x:c r="A693" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B693" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C693" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D693" s="0" t="s">
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="E693" s="0" t="s">
+        <x:v>1523</x:v>
+      </x:c>
+      <x:c r="F693" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G693" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H693" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I693" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J693" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="694" spans="1:10">
+      <x:c r="A694" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B694" s="0" t="s">
+        <x:v>1215</x:v>
+      </x:c>
+      <x:c r="C694" s="0" t="s">
+        <x:v>1216</x:v>
+      </x:c>
+      <x:c r="D694" s="0" t="s">
+        <x:v>1524</x:v>
+      </x:c>
+      <x:c r="E694" s="0" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="F694" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G694" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H694" s="0" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="I694" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J694" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="695" spans="1:10">
+      <x:c r="A695" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B695" s="0" t="s">
+        <x:v>1227</x:v>
+      </x:c>
+      <x:c r="C695" s="0" t="s">
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="D695" s="0" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="E695" s="0" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="F695" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G695" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H695" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I695" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J695" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="696" spans="1:10">
+      <x:c r="A696" s="0" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="B696" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C696" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D696" s="0" t="s">
+        <x:v>1528</x:v>
+      </x:c>
+      <x:c r="E696" s="0" t="s">
+        <x:v>1529</x:v>
+      </x:c>
+      <x:c r="F696" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="G696" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H696" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I696" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J696" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="697" spans="1:10">
+      <x:c r="A697" s="0" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="B697" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C697" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D697" s="0" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="E697" s="0" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="F697" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G697" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H697" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I697" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J697" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="698" spans="1:10">
+      <x:c r="A698" s="0" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="B698" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C698" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D698" s="0" t="s">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c r="E698" s="0" t="s">
+        <x:v>1534</x:v>
+      </x:c>
+      <x:c r="F698" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G698" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H698" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I698" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J698" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="699" spans="1:10">
+      <x:c r="A699" s="0" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="B699" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C699" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="D699" s="0" t="s">
+        <x:v>1535</x:v>
+      </x:c>
+      <x:c r="E699" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="F699" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G699" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H699" s="0" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="I699" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J699" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="700" spans="1:10">
+      <x:c r="A700" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="B700" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C700" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D700" s="0" t="s">
+        <x:v>1538</x:v>
+      </x:c>
+      <x:c r="E700" s="0" t="s">
+        <x:v>1539</x:v>
+      </x:c>
+      <x:c r="F700" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G700" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H700" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I700" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J700" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="701" spans="1:10">
+      <x:c r="A701" s="0" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="B701" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C701" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D701" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E701" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F701" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G701" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H701" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I701" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J701" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="702" spans="1:10">
+      <x:c r="A702" s="0" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="B702" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C702" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D702" s="0" t="s">
+        <x:v>1541</x:v>
+      </x:c>
+      <x:c r="E702" s="0" t="s">
+        <x:v>1542</x:v>
+      </x:c>
+      <x:c r="F702" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G702" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H702" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I702" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J702" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="703" spans="1:10">
+      <x:c r="A703" s="0" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="B703" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C703" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D703" s="0" t="s">
+        <x:v>1543</x:v>
+      </x:c>
+      <x:c r="E703" s="0" t="s">
+        <x:v>1544</x:v>
+      </x:c>
+      <x:c r="F703" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G703" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H703" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I703" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J703" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="704" spans="1:10">
+      <x:c r="A704" s="0" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="B704" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C704" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D704" s="0" t="s">
+        <x:v>1545</x:v>
+      </x:c>
+      <x:c r="E704" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="F704" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G704" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H704" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I704" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J704" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="705" spans="1:10">
+      <x:c r="A705" s="0" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="B705" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C705" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D705" s="0" t="s">
+        <x:v>1546</x:v>
+      </x:c>
+      <x:c r="E705" s="0" t="s">
+        <x:v>1547</x:v>
+      </x:c>
+      <x:c r="F705" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G705" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H705" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I705" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J705" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="706" spans="1:10">
+      <x:c r="A706" s="0" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="B706" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C706" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D706" s="0" t="s">
+        <x:v>1548</x:v>
+      </x:c>
+      <x:c r="E706" s="0" t="s">
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="F706" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G706" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H706" s="0" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="I706" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J706" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="707" spans="1:10">
+      <x:c r="A707" s="0" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="B707" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C707" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D707" s="0" t="s">
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="E707" s="0" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="F707" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G707" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H707" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I707" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J707" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="708" spans="1:10">
+      <x:c r="A708" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="B708" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C708" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D708" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="E708" s="0" t="s">
+        <x:v>1554</x:v>
+      </x:c>
+      <x:c r="F708" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G708" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H708" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I708" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J708" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="709" spans="1:10">
+      <x:c r="A709" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="B709" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C709" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D709" s="0" t="s">
+        <x:v>1555</x:v>
+      </x:c>
+      <x:c r="E709" s="0" t="s">
+        <x:v>1556</x:v>
+      </x:c>
+      <x:c r="F709" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G709" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H709" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I709" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J709" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="710" spans="1:10">
+      <x:c r="A710" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="B710" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C710" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D710" s="0" t="s">
+        <x:v>1557</x:v>
+      </x:c>
+      <x:c r="E710" s="0" t="s">
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="F710" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G710" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H710" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I710" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J710" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="711" spans="1:10">
+      <x:c r="A711" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="B711" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C711" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D711" s="0" t="s">
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="E711" s="0" t="s">
+        <x:v>1560</x:v>
+      </x:c>
+      <x:c r="F711" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G711" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H711" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I711" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J711" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="712" spans="1:10">
+      <x:c r="A712" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="B712" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C712" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D712" s="0" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="E712" s="0" t="s">
+        <x:v>1562</x:v>
+      </x:c>
+      <x:c r="F712" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G712" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H712" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I712" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J712" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="713" spans="1:10">
+      <x:c r="A713" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="B713" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C713" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D713" s="0" t="s">
+        <x:v>1563</x:v>
+      </x:c>
+      <x:c r="E713" s="0" t="s">
+        <x:v>1564</x:v>
+      </x:c>
+      <x:c r="F713" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G713" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H713" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I713" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J713" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="714" spans="1:10">
+      <x:c r="A714" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="B714" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C714" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D714" s="0" t="s">
+        <x:v>1565</x:v>
+      </x:c>
+      <x:c r="E714" s="0" t="s">
+        <x:v>1566</x:v>
+      </x:c>
+      <x:c r="F714" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G714" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H714" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I714" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J714" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="715" spans="1:10">
+      <x:c r="A715" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="B715" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C715" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D715" s="0" t="s">
+        <x:v>1567</x:v>
+      </x:c>
+      <x:c r="E715" s="0" t="s">
+        <x:v>1568</x:v>
+      </x:c>
+      <x:c r="F715" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G715" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H715" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I715" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J715" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="716" spans="1:10">
+      <x:c r="A716" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="B716" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C716" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D716" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="E716" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="F716" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G716" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H716" s="0" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="I716" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J716" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="717" spans="1:10">
+      <x:c r="A717" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="B717" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C717" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D717" s="0" t="s">
+        <x:v>1571</x:v>
+      </x:c>
+      <x:c r="E717" s="0" t="s">
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c r="F717" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G717" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H717" s="0" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="I717" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J717" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="718" spans="1:10">
+      <x:c r="A718" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="B718" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C718" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D718" s="0" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E718" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F718" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G718" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H718" s="0" t="s">
+        <x:v>1575</x:v>
+      </x:c>
+      <x:c r="I718" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J718" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="719" spans="1:10">
+      <x:c r="A719" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="B719" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C719" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D719" s="0" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E719" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F719" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G719" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H719" s="0" t="s">
+        <x:v>1576</x:v>
+      </x:c>
+      <x:c r="I719" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J719" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="720" spans="1:10">
+      <x:c r="A720" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="B720" s="0" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="C720" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="D720" s="0" t="s">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="E720" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F720" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G720" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H720" s="0" t="s">
+        <x:v>1580</x:v>
+      </x:c>
+      <x:c r="I720" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J720" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="721" spans="1:10">
+      <x:c r="A721" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="B721" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C721" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D721" s="0" t="s">
+        <x:v>1581</x:v>
+      </x:c>
+      <x:c r="E721" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F721" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G721" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H721" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I721" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J721" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="722" spans="1:10">
+      <x:c r="A722" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="B722" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C722" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D722" s="0" t="s">
+        <x:v>1582</x:v>
+      </x:c>
+      <x:c r="E722" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F722" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G722" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H722" s="0" t="s">
+        <x:v>1583</x:v>
+      </x:c>
+      <x:c r="I722" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J722" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="723" spans="1:10">
+      <x:c r="A723" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="B723" s="0" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="C723" s="0" t="s">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="D723" s="0" t="s">
+        <x:v>1585</x:v>
+      </x:c>
+      <x:c r="E723" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F723" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G723" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H723" s="0" t="s">
+        <x:v>1586</x:v>
+      </x:c>
+      <x:c r="I723" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J723" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="724" spans="1:10">
+      <x:c r="A724" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="B724" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C724" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D724" s="0" t="s">
+        <x:v>1587</x:v>
+      </x:c>
+      <x:c r="E724" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F724" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G724" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H724" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I724" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J724" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="725" spans="1:10">
+      <x:c r="A725" s="0" t="s">
+        <x:v>1588</x:v>
+      </x:c>
+      <x:c r="B725" s="0" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="C725" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="D725" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E725" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F725" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G725" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H725" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I725" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J725" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="726" spans="1:10">
+      <x:c r="A726" s="0" t="s">
+        <x:v>1588</x:v>
+      </x:c>
+      <x:c r="B726" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C726" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D726" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E726" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F726" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G726" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H726" s="0" t="s">
+        <x:v>1589</x:v>
+      </x:c>
+      <x:c r="I726" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J726" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="727" spans="1:10">
+      <x:c r="A727" s="0" t="s">
+        <x:v>1588</x:v>
+      </x:c>
+      <x:c r="B727" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C622" s="0" t="s">
+      <x:c r="C727" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D622" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="J622" s="0" t="s">
+      <x:c r="D727" s="0" t="s">
+        <x:v>1590</x:v>
+      </x:c>
+      <x:c r="E727" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F727" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G727" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H727" s="0" t="s">
+        <x:v>1591</x:v>
+      </x:c>
+      <x:c r="I727" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J727" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="728" spans="1:10">
+      <x:c r="A728" s="0" t="s">
+        <x:v>1588</x:v>
+      </x:c>
+      <x:c r="B728" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C728" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D728" s="0" t="s">
+        <x:v>1592</x:v>
+      </x:c>
+      <x:c r="E728" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F728" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G728" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H728" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I728" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J728" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="729" spans="1:10">
+      <x:c r="A729" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B729" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C729" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D729" s="0" t="s">
+        <x:v>1594</x:v>
+      </x:c>
+      <x:c r="E729" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F729" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G729" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H729" s="0" t="s">
+        <x:v>1595</x:v>
+      </x:c>
+      <x:c r="I729" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J729" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="730" spans="1:10">
+      <x:c r="A730" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B730" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C730" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D730" s="0" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="E730" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F730" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G730" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H730" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I730" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J730" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="731" spans="1:10">
+      <x:c r="A731" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B731" s="0" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C731" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="D731" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E731" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F731" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G731" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H731" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I731" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J731" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="732" spans="1:10">
+      <x:c r="A732" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B732" s="0" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C732" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="D732" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E732" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F732" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G732" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H732" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I732" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J732" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="733" spans="1:10">
+      <x:c r="A733" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B733" s="0" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C733" s="0" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="D733" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E733" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F733" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G733" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H733" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I733" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J733" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="734" spans="1:10">
+      <x:c r="A734" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B734" s="0" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="C734" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="D734" s="0" t="s">
+        <x:v>1215</x:v>
+      </x:c>
+      <x:c r="E734" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F734" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G734" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H734" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I734" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J734" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="735" spans="1:10">
+      <x:c r="A735" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B735" s="0" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="C735" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="D735" s="0" t="s">
+        <x:v>1227</x:v>
+      </x:c>
+      <x:c r="E735" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F735" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G735" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H735" s="0" t="s">
+        <x:v>1596</x:v>
+      </x:c>
+      <x:c r="I735" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J735" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="736" spans="1:10">
+      <x:c r="A736" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B736" s="0" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="C736" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="D736" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E736" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F736" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G736" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H736" s="0" t="s">
+        <x:v>1597</x:v>
+      </x:c>
+      <x:c r="I736" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J736" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="737" spans="1:10">
+      <x:c r="A737" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B737" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C737" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D737" s="0" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="E737" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F737" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G737" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H737" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I737" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J737" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="738" spans="1:10">
+      <x:c r="A738" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B738" s="0" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="C738" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="D738" s="0" t="s">
+        <x:v>1598</x:v>
+      </x:c>
+      <x:c r="E738" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F738" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G738" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H738" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I738" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J738" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="739" spans="1:10">
+      <x:c r="A739" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B739" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C739" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D739" s="0" t="s">
+        <x:v>1599</x:v>
+      </x:c>
+      <x:c r="E739" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F739" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G739" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H739" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I739" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J739" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="740" spans="1:10">
+      <x:c r="A740" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B740" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C740" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D740" s="0" t="s">
+        <x:v>1600</x:v>
+      </x:c>
+      <x:c r="E740" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F740" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G740" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H740" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I740" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J740" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="741" spans="1:10">
+      <x:c r="A741" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B741" s="0" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="C741" s="0" t="s">
+        <x:v>1601</x:v>
+      </x:c>
+      <x:c r="D741" s="0" t="s">
+        <x:v>1602</x:v>
+      </x:c>
+      <x:c r="E741" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F741" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G741" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H741" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I741" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J741" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="742" spans="1:10">
+      <x:c r="A742" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B742" s="0" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="C742" s="0" t="s">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="D742" s="0" t="s">
+        <x:v>1603</x:v>
+      </x:c>
+      <x:c r="E742" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F742" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G742" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H742" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I742" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J742" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="743" spans="1:10">
+      <x:c r="A743" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B743" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C743" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D743" s="0" t="s">
+        <x:v>1604</x:v>
+      </x:c>
+      <x:c r="E743" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F743" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G743" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H743" s="0" t="s">
+        <x:v>1605</x:v>
+      </x:c>
+      <x:c r="I743" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J743" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="744" spans="1:10">
+      <x:c r="A744" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B744" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C744" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D744" s="0" t="s">
+        <x:v>1606</x:v>
+      </x:c>
+      <x:c r="E744" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F744" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G744" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H744" s="0" t="s">
+        <x:v>1607</x:v>
+      </x:c>
+      <x:c r="I744" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J744" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="745" spans="1:10">
+      <x:c r="A745" s="0" t="s">
+        <x:v>1593</x:v>
+      </x:c>
+      <x:c r="B745" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C745" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D745" s="0" t="s">
+        <x:v>1608</x:v>
+      </x:c>
+      <x:c r="E745" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F745" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G745" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H745" s="0" t="s">
+        <x:v>1609</x:v>
+      </x:c>
+      <x:c r="I745" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J745" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="746" spans="1:10">
+      <x:c r="A746" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="B746" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C746" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D746" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E746" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F746" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G746" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H746" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I746" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J746" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="747" spans="1:10">
+      <x:c r="A747" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="B747" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C747" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D747" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E747" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F747" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G747" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H747" s="0" t="s">
+        <x:v>1611</x:v>
+      </x:c>
+      <x:c r="I747" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J747" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="748" spans="1:10">
+      <x:c r="A748" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="B748" s="0" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C748" s="0" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="D748" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E748" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F748" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G748" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H748" s="0" t="s">
+        <x:v>1612</x:v>
+      </x:c>
+      <x:c r="I748" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J748" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="749" spans="1:10">
+      <x:c r="A749" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="B749" s="0" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C749" s="0" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="D749" s="0" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="E749" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F749" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G749" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H749" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I749" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J749" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="750" spans="1:10">
+      <x:c r="A750" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="B750" s="0" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="C750" s="0" t="s">
+        <x:v>1601</x:v>
+      </x:c>
+      <x:c r="D750" s="0" t="s">
+        <x:v>1613</x:v>
+      </x:c>
+      <x:c r="E750" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F750" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G750" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H750" s="0" t="s">
+        <x:v>1614</x:v>
+      </x:c>
+      <x:c r="I750" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J750" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="751" spans="1:10">
+      <x:c r="A751" s="0" t="s">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="B751" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C751" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D751" s="0" t="s">
+        <x:v>1615</x:v>
+      </x:c>
+      <x:c r="E751" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F751" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G751" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H751" s="0" t="s">
+        <x:v>1616</x:v>
+      </x:c>
+      <x:c r="I751" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J751" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="752" spans="1:10">
+      <x:c r="A752" s="0" t="s">
+        <x:v>1617</x:v>
+      </x:c>
+      <x:c r="B752" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C752" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D752" s="0" t="s">
+        <x:v>1618</x:v>
+      </x:c>
+      <x:c r="E752" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F752" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G752" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H752" s="0" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="I752" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J752" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="753" spans="1:10">
+      <x:c r="A753" s="0" t="s">
+        <x:v>1617</x:v>
+      </x:c>
+      <x:c r="B753" s="0" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="C753" s="0" t="s">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="D753" s="0" t="s">
+        <x:v>1619</x:v>
+      </x:c>
+      <x:c r="E753" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F753" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G753" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H753" s="0" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="I753" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J753" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="754" spans="1:10">
+      <x:c r="A754" s="0" t="s">
+        <x:v>1620</x:v>
+      </x:c>
+      <x:c r="B754" s="0" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="C754" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="D754" s="0" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="E754" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F754" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G754" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H754" s="0" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="I754" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J754" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="755" spans="1:10">
+      <x:c r="A755" s="0" t="s">
+        <x:v>1620</x:v>
+      </x:c>
+      <x:c r="B755" s="0" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="C755" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="D755" s="0" t="s">
+        <x:v>1621</x:v>
+      </x:c>
+      <x:c r="E755" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F755" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G755" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H755" s="0" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="I755" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J755" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="756" spans="1:10">
+      <x:c r="A756" s="0" t="s">
+        <x:v>1622</x:v>
+      </x:c>
+      <x:c r="B756" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C756" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D756" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="E756" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F756" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G756" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H756" s="0" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="I756" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J756" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="757" spans="1:10">
+      <x:c r="A757" s="0" t="s">
+        <x:v>1622</x:v>
+      </x:c>
+      <x:c r="B757" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C757" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D757" s="0" t="s">
+        <x:v>1623</x:v>
+      </x:c>
+      <x:c r="E757" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F757" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G757" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H757" s="0" t="s">
+        <x:v>1624</x:v>
+      </x:c>
+      <x:c r="I757" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J757" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 Palo Alto Count...</vt:lpstr>
       <vt:lpstr>Results-2026 Palo Alto Count...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 Palo Alto Count...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>