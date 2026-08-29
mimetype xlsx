--- v0 (2026-07-30)
+++ v1 (2026-08-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc67ea0cb46441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/490e7cf132764067ac117ba44583ee58.psmdcp" Id="Rd373b0882d074ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ece4125a6fc4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9ce65ff3bb746d295f1ba372a987cb6.psmdcp" Id="R9d3ce936ff964fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Sauk County Ope..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -356,51 +356,51 @@
   <x:si>
     <x:t xml:space="preserve"> 14-Plant &amp; Soil Science  /  Vegetables  /  50: Tomatoes, cherry, 6</x:t>
   </x:si>
   <x:si>
     <x:t>796</x:t>
   </x:si>
   <x:si>
     <x:t>917</x:t>
   </x:si>
   <x:si>
     <x:t>1021</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 14-Plant &amp; Soil Science  /  Vegetables  /  54: Cukes, slicing, 3</x:t>
   </x:si>
   <x:si>
     <x:t>919</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 14-Plant &amp; Soil Science  /  Vegetables  /  57: Herbs, 1 plant</x:t>
   </x:si>
   <x:si>
     <x:t>43</x:t>
   </x:si>
   <x:si>
-    <x:t>keding, barbara</x:t>
+    <x:t>Keding, Barbara</x:t>
   </x:si>
   <x:si>
     <x:t>445</x:t>
   </x:si>
   <x:si>
     <x:t>797</x:t>
   </x:si>
   <x:si>
     <x:t>1024</x:t>
   </x:si>
   <x:si>
     <x:t>Purple</x:t>
   </x:si>
   <x:si>
     <x:t>1341</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 14-Plant &amp; Soil Science  /  Vegetables  /  58: Peas, 12 pods</x:t>
   </x:si>
   <x:si>
     <x:t>798</x:t>
   </x:si>
   <x:si>
     <x:t>921</x:t>
   </x:si>
@@ -1136,51 +1136,51 @@
   <x:si>
     <x:t>744</x:t>
   </x:si>
   <x:si>
     <x:t>765</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18-Cultural Arts  /  Ceramics  /  02: Glazed Ceramics</x:t>
   </x:si>
   <x:si>
     <x:t>LeFevre, Linda</x:t>
   </x:si>
   <x:si>
     <x:t>623</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18-Cultural Arts  /  Collective Hobbies &amp; Hobby Crafts  /  02: Collective Hobbies with a 3x5 card explaining their hobby (4 items from one hobby, purchased or collected)</x:t>
   </x:si>
   <x:si>
     <x:t>766</x:t>
   </x:si>
   <x:si>
     <x:t>69</x:t>
   </x:si>
   <x:si>
-    <x:t>hess, melissa</x:t>
+    <x:t>Hess, Melissa</x:t>
   </x:si>
   <x:si>
     <x:t>1129</x:t>
   </x:si>
   <x:si>
     <x:t>1352</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18-Cultural Arts  /  Collective Hobbies &amp; Hobby Crafts  /  03: Collective Hobbies with a 3x5 card explaining their hobby (10-15 items from one hobby, purchased or collected).</x:t>
   </x:si>
   <x:si>
     <x:t>26</x:t>
   </x:si>
   <x:si>
     <x:t>Catterson, Nicole</x:t>
   </x:si>
   <x:si>
     <x:t>199</x:t>
   </x:si>
   <x:si>
     <x:t>1353</x:t>
   </x:si>
   <x:si>
     <x:t>96</x:t>
   </x:si>
@@ -1511,51 +1511,51 @@
   <x:si>
     <x:t>Behn, Patricia</x:t>
   </x:si>
   <x:si>
     <x:t>1253</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18-Cultural Arts  /  Holiday Theme  /  007: Thanksgiving Décor, orig</x:t>
   </x:si>
   <x:si>
     <x:t>44</x:t>
   </x:si>
   <x:si>
     <x:t>100</x:t>
   </x:si>
   <x:si>
     <x:t>1110</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18-Cultural Arts  /  Holiday Theme  /  010: Any other Holiday theme item</x:t>
   </x:si>
   <x:si>
     <x:t>429</x:t>
   </x:si>
   <x:si>
-    <x:t>brooks, sue</x:t>
+    <x:t>Brooks, Sue</x:t>
   </x:si>
   <x:si>
     <x:t>611</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18-Cultural Arts  /  Holiday Theme  /  012: handmade woodcut Christmas ornaments</x:t>
   </x:si>
   <x:si>
     <x:t>33</x:t>
   </x:si>
   <x:si>
     <x:t>Gaetzke, Naomi</x:t>
   </x:si>
   <x:si>
     <x:t>307</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>
     <x:t>Steinbart, Miriam</x:t>
   </x:si>
   <x:si>
     <x:t>339</x:t>
   </x:si>
@@ -1814,51 +1814,51 @@
   <x:si>
     <x:t>275</x:t>
   </x:si>
   <x:si>
     <x:t>431</x:t>
   </x:si>
   <x:si>
     <x:t>772</x:t>
   </x:si>
   <x:si>
     <x:t>832</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18-Cultural Arts  /  Misc Crafts and Creations  /  024: Any Diamond Dots Craft</x:t>
   </x:si>
   <x:si>
     <x:t>141</x:t>
   </x:si>
   <x:si>
     <x:t>833</x:t>
   </x:si>
   <x:si>
     <x:t>1118</x:t>
   </x:si>
   <x:si>
-    <x:t>Jaquish, Janell</x:t>
+    <x:t>Jaquish, LaNell</x:t>
   </x:si>
   <x:si>
     <x:t>1236</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18-Cultural Arts  /  Misc Crafts and Creations  /  025: Yard Ornament</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
     <x:t>Verthein, Izzy</x:t>
   </x:si>
   <x:si>
     <x:t>91</x:t>
   </x:si>
   <x:si>
     <x:t>1092</x:t>
   </x:si>
   <x:si>
     <x:t>1328</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 18-Cultural Arts  /  Misc Crafts and Creations  /  026: Purchased ladies sweatshirt or T-shirt which has been decorated</x:t>
   </x:si>
@@ -23337,51 +23337,51 @@
       </x:c>
       <x:c r="I569" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:10">
       <x:c r="A570" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="J570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:10">
       <x:c r="A571" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">