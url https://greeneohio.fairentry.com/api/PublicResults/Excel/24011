--- v0 (2026-07-30)
+++ v1 (2026-08-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa104fffcbb49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47470b9a7c294a3f98f5ebe14e33058d.psmdcp" Id="Rf647a49568d847ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3158eeca61dc4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c66df7c748c545db8eabc34ff574eddd.psmdcp" Id="Rda23717fb4f14090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 Wyandotte Count..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -2659,134 +2659,323 @@
   <x:si>
     <x:t>Showmanship Sr. with Saber</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
     <x:t>Showmanship Sr. With Blue</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
     <x:t>Showmanship Sr. with Zuzu</x:t>
   </x:si>
   <x:si>
     <x:t>Showmanship Sr. with Max</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Dog Care and Training  /  Dog Showmanship Classes  /  09: Showmanship, Junior (7-9)</x:t>
   </x:si>
   <x:si>
     <x:t>Showmanship with Luna</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> 4-H Goat (Showmanship, Market, Breeding, Dairy)  /  Breeding Goat  /  05: Doe, 4 Months &amp; Under</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duckworth, Silas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doe Boer goat born 4-26</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 4-H Goat (Showmanship, Market, Breeding, Dairy)  /  Breeding Goat  /  06: Doe, 5-12 Months</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortell, Maksimus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>boer doe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Khaleesi</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 4-H Goat (Showmanship, Market, Breeding, Dairy)  /  Breeding Goat  /  07: Doe / Nannies, 13-24 Months Old</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conklin, Caydence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>221</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 4-H Goat (Showmanship, Market, Breeding, Dairy)  /  Breeding Goat  /  08: Doe / Nannies, 25 Months &amp; Older</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 4-H Goat (Showmanship, Market, Breeding, Dairy)  /  Breeding Goat  /  09: Buck, 12 Months &amp; Under</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 4-H Goat (Showmanship, Market, Breeding, Dairy)  /  Breeding Goat  /  10: Buck, Over 12 Months</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortell, Jaimeson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>boer buck</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 4-H Goat (Showmanship, Market, Breeding, Dairy)  /  Goat Showmanship  /  01: Showmanship, Senior (14+)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHOWMANSHIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metzger, Paige</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bone, Madison</x:t>
+  </x:si>
+  <x:si>
+    <x:t>315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senior Market Goat Showmanship</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 4-H Goat (Showmanship, Market, Breeding, Dairy)  /  Goat Showmanship  /  02: Showmanship, Intermediate (age 10-13)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foster, Abigail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>651</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 4-H Goat (Showmanship, Market, Breeding, Dairy)  /  Goat Showmanship  /  03: Showmanship, Junior (ages 7-9)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> 4-H Goat (Showmanship, Market, Breeding, Dairy)  /  Market Goats  /  04: Market Goats</x:t>
   </x:si>
   <x:si>
-    <x:t>28</x:t>
-[...2 lines deleted...]
-    <x:t>Bone, Madison</x:t>
+    <x:t>boer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARKET GOAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primetime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tiny Tim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Big Mack</x:t>
+  </x:si>
+  <x:si>
+    <x:t>313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Java</x:t>
   </x:si>
   <x:si>
     <x:t>316</x:t>
   </x:si>
   <x:si>
     <x:t>Market Goat</x:t>
   </x:si>
   <x:si>
+    <x:t>317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market Goats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doe Boer goat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>796</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> 4-H Horse  /  English Classes  /  27: English Equitation, Walk-Trot, All Ages</x:t>
   </x:si>
   <x:si>
     <x:t>197</x:t>
   </x:si>
   <x:si>
-    <x:t>33</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Nelsen, Lux</x:t>
   </x:si>
   <x:si>
     <x:t>472</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Horse  /  English Classes  /  28: English Pleasure, Walk-Trot, All Ages</x:t>
   </x:si>
   <x:si>
     <x:t>198</x:t>
   </x:si>
   <x:si>
     <x:t>473</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Horse  /  English Classes  /  29: English Equitation W / T / C, Senior (14+ years old)</x:t>
   </x:si>
   <x:si>
     <x:t>Hereford, Lillian</x:t>
   </x:si>
   <x:si>
     <x:t>English equitation is a pattern class</x:t>
   </x:si>
   <x:si>
-    <x:t>Metzger, Paige</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>155</x:t>
   </x:si>
   <x:si>
     <x:t>324</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Horse  /  English Classes  /  30: English Pleasure, W / T / C Senior (14+ Years)</x:t>
   </x:si>
   <x:si>
     <x:t>Western rail class where it is just on the horses movements</x:t>
   </x:si>
   <x:si>
     <x:t>156</x:t>
   </x:si>
   <x:si>
     <x:t>325</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Horse  /  English Classes  /  31: English Equitation W / T / C, Intermediate (10-13 Years)</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Brown , Isabella </x:t>
   </x:si>
   <x:si>
     <x:t>496</x:t>
   </x:si>
   <x:si>
-    <x:t>Foster, Abigail</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>871</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Horse  /  English Classes  /  32: English Pleasure, W / T / C Intermediate (10-13 Years)</x:t>
   </x:si>
   <x:si>
     <x:t>497</x:t>
   </x:si>
   <x:si>
     <x:t>872</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Horse  /  Halter / Confirmation Classes  /  18: Geldings</x:t>
   </x:si>
   <x:si>
     <x:t>134</x:t>
   </x:si>
   <x:si>
     <x:t>tuff</x:t>
   </x:si>
   <x:si>
     <x:t>153</x:t>
   </x:si>
   <x:si>
     <x:t>Metzger, Caleb</x:t>
@@ -3196,65 +3385,59 @@
   <x:si>
     <x:t xml:space="preserve"> 4-H Poultry  /  Poultry Showmanship  /  19: Intermediate ages 10-13</x:t>
   </x:si>
   <x:si>
     <x:t>116</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Poultry  /  Poultry Showmanship  /  20: Junior ages 7-9</x:t>
   </x:si>
   <x:si>
     <x:t>798</x:t>
   </x:si>
   <x:si>
     <x:t>Holstein, Ava</x:t>
   </x:si>
   <x:si>
     <x:t>869</x:t>
   </x:si>
   <x:si>
     <x:t>Poultry</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Poultry  /  Poultry- Single Bird Classes  /  01: Standard Breeds, Large Fowl, One Young Bird of Either Sex</x:t>
   </x:si>
   <x:si>
-    <x:t>Mortell, Jaimeson</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>88</x:t>
   </x:si>
   <x:si>
     <x:t>chicken</x:t>
   </x:si>
   <x:si>
     <x:t>91</x:t>
   </x:si>
   <x:si>
-    <x:t>Mortell, Maksimus</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>95</x:t>
   </x:si>
   <x:si>
     <x:t>96</x:t>
   </x:si>
   <x:si>
     <x:t>97</x:t>
   </x:si>
   <x:si>
     <x:t>653</x:t>
   </x:si>
   <x:si>
     <x:t>single bird</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Poultry  /  Poultry- Single Bird Classes  /  02: Standard Breeds, Large Fowl, One Old Bird of Either Sex</x:t>
   </x:si>
   <x:si>
     <x:t>89</x:t>
   </x:si>
   <x:si>
     <x:t>92</x:t>
   </x:si>
   <x:si>
     <x:t>98</x:t>
@@ -3391,132 +3574,177 @@
   <x:si>
     <x:t>785</x:t>
   </x:si>
   <x:si>
     <x:t>Showing Seal Lionhead Doe</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Rabbits  /  Rabbit Showmanship  /  02: Intermediate ages 10-13</x:t>
   </x:si>
   <x:si>
     <x:t>117</x:t>
   </x:si>
   <x:si>
     <x:t>123</x:t>
   </x:si>
   <x:si>
     <x:t>205</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey</x:t>
   </x:si>
   <x:si>
     <x:t>552</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve"> 4-H Sheep  /  Breeding Sheep  /  05: Ewe Lamb, Any Breed, under 12 months</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 4-H Sheep  /  Market Sheep  /  04: Market Lambs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franken, Alexa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market lambs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market lamb #2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martinez II, Alexander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>567</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 4-H Sheep  /  Sheep Showmanship  /  02: Showmanship, Intermediate (10-13)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Market lamb</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>849</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> 4-H Swine  /  Breeding Swine  /  07: Breeding Gilts Farrowed Before March 1 Current Year</x:t>
   </x:si>
   <x:si>
     <x:t>BREEDING GILT</x:t>
   </x:si>
   <x:si>
     <x:t>311</x:t>
   </x:si>
   <x:si>
     <x:t>Atlanta</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Swine  /  Market Swine  /  04: Market Hogs</x:t>
   </x:si>
   <x:si>
     <x:t>MARKET PIG</x:t>
   </x:si>
   <x:si>
     <x:t>MARKET SWINE</x:t>
   </x:si>
   <x:si>
     <x:t>65</x:t>
   </x:si>
   <x:si>
-    <x:t>19</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">hammer, Addison </x:t>
   </x:si>
   <x:si>
     <x:t>213</x:t>
   </x:si>
   <x:si>
     <x:t>214</x:t>
   </x:si>
   <x:si>
-    <x:t>20</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Hammer, Kinsley </x:t>
   </x:si>
   <x:si>
     <x:t>216</x:t>
   </x:si>
   <x:si>
     <x:t>217</x:t>
   </x:si>
   <x:si>
     <x:t>295</x:t>
   </x:si>
   <x:si>
     <x:t>Guy</x:t>
   </x:si>
   <x:si>
     <x:t>307</x:t>
   </x:si>
   <x:si>
     <x:t>Albert</x:t>
   </x:si>
   <x:si>
     <x:t>556</x:t>
   </x:si>
   <x:si>
     <x:t>560</x:t>
   </x:si>
   <x:si>
     <x:t>561</x:t>
   </x:si>
   <x:si>
     <x:t>678</x:t>
   </x:si>
   <x:si>
     <x:t>679</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Swine  /  Swine Showmanship  /  01: Showmanship, Senior (14+)</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>SHOWMANSHIP</x:t>
   </x:si>
   <x:si>
     <x:t>559</x:t>
   </x:si>
   <x:si>
     <x:t>873</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 4-H Swine  /  Swine Showmanship  /  02: Showmanship, Intermediate (10-13)</x:t>
   </x:si>
   <x:si>
     <x:t>64</x:t>
   </x:si>
   <x:si>
     <x:t>212</x:t>
   </x:si>
   <x:si>
     <x:t>294</x:t>
   </x:si>
   <x:si>
     <x:t>Swine Showmanship</x:t>
   </x:si>
   <x:si>
     <x:t>555</x:t>
   </x:si>
@@ -3575,52 +3803,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J613" totalsRowShown="0">
-  <x:autoFilter ref="A1:J613"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:J660" totalsRowShown="0">
+  <x:autoFilter ref="A1:J660"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Hierarchy Path"/>
     <x:tableColumn id="2" name="Exhibitor Number"/>
     <x:tableColumn id="3" name="Exhibitor Name"/>
     <x:tableColumn id="4" name="Entry Number"/>
     <x:tableColumn id="5" name="Entry Description"/>
     <x:tableColumn id="6" name="Ribbon"/>
     <x:tableColumn id="7" name="Placing"/>
     <x:tableColumn id="8" name="Awards"/>
     <x:tableColumn id="9" name="County"/>
     <x:tableColumn id="10" name="Club"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3884,51 +4112,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J613"/>
+  <x:dimension ref="A1:J660"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
@@ -17219,6334 +17447,7838 @@
       </x:c>
       <x:c r="I416" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J416" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:10">
       <x:c r="A417" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I417" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:10">
       <x:c r="A418" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H418" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I418" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J418" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:10">
       <x:c r="A419" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I419" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:10">
       <x:c r="A420" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H420" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I420" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J420" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:10">
       <x:c r="A421" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="D421" s="0" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="E421" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
-      <x:c r="D421" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I421" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:10">
       <x:c r="A422" s="0" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="B422" s="0" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="C422" s="0" t="s">
         <x:v>895</x:v>
       </x:c>
-      <x:c r="B422" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H422" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I422" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J422" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:10">
       <x:c r="A423" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I423" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:10">
       <x:c r="A424" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H424" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I424" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J424" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:10">
       <x:c r="A425" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I425" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:10">
       <x:c r="A426" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H426" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I426" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J426" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:10">
       <x:c r="A427" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I427" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:10">
       <x:c r="A428" s="0" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H428" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I428" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J428" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:10">
       <x:c r="A429" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I429" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:10">
       <x:c r="A430" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H430" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I430" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J430" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:10">
       <x:c r="A431" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I431" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:10">
       <x:c r="A432" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H432" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I432" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J432" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:10">
       <x:c r="A433" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I433" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:10">
       <x:c r="A434" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H434" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I434" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J434" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:10">
       <x:c r="A435" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I435" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:10">
       <x:c r="A436" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H436" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I436" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J436" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:10">
       <x:c r="A437" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I437" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:10">
       <x:c r="A438" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H438" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I438" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J438" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:10">
       <x:c r="A439" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I439" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:10">
       <x:c r="A440" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H440" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I440" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J440" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:10">
       <x:c r="A441" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I441" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:10">
       <x:c r="A442" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H442" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I442" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J442" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:10">
       <x:c r="A443" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I443" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:10">
       <x:c r="A444" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H444" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I444" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J444" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:10">
       <x:c r="A445" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I445" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:10">
       <x:c r="A446" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H446" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I446" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J446" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:10">
       <x:c r="A447" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I447" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:10">
       <x:c r="A448" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G448" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H448" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I448" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J448" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:10">
       <x:c r="A449" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I449" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:10">
       <x:c r="A450" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H450" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I450" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J450" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:10">
       <x:c r="A451" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I451" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:10">
       <x:c r="A452" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H452" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I452" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J452" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:10">
       <x:c r="A453" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I453" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:10">
       <x:c r="A454" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H454" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I454" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J454" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:10">
       <x:c r="A455" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I455" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:10">
       <x:c r="A456" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H456" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I456" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J456" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:10">
       <x:c r="A457" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I457" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:10">
       <x:c r="A458" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H458" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I458" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J458" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:10">
       <x:c r="A459" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I459" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:10">
       <x:c r="A460" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H460" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I460" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J460" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:10">
       <x:c r="A461" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I461" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:10">
       <x:c r="A462" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H462" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I462" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J462" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:10">
       <x:c r="A463" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I463" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:10">
       <x:c r="A464" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H464" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I464" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J464" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:10">
       <x:c r="A465" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I465" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:10">
       <x:c r="A466" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H466" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I466" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J466" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:10">
       <x:c r="A467" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I467" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:10">
       <x:c r="A468" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H468" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I468" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J468" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:10">
       <x:c r="A469" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I469" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:10">
       <x:c r="A470" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H470" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I470" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J470" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:10">
       <x:c r="A471" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I471" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:10">
       <x:c r="A472" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H472" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I472" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J472" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:10">
       <x:c r="A473" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I473" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:10">
       <x:c r="A474" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H474" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I474" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J474" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:10">
       <x:c r="A475" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I475" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:10">
       <x:c r="A476" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H476" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I476" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J476" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:10">
       <x:c r="A477" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I477" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:10">
       <x:c r="A478" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H478" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I478" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J478" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:10">
       <x:c r="A479" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I479" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:10">
       <x:c r="A480" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H480" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I480" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J480" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:10">
       <x:c r="A481" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I481" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:10">
       <x:c r="A482" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G482" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H482" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I482" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J482" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:10">
       <x:c r="A483" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I483" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:10">
       <x:c r="A484" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H484" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I484" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J484" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:10">
       <x:c r="A485" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I485" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:10">
       <x:c r="A486" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H486" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I486" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J486" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:10">
       <x:c r="A487" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I487" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:10">
       <x:c r="A488" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H488" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I488" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J488" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:10">
       <x:c r="A489" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I489" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:10">
       <x:c r="A490" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H490" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I490" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J490" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:10">
       <x:c r="A491" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I491" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:10">
       <x:c r="A492" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H492" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I492" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J492" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:10">
       <x:c r="A493" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I493" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:10">
       <x:c r="A494" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H494" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I494" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J494" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:10">
       <x:c r="A495" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I495" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:10">
       <x:c r="A496" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H496" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I496" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J496" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:10">
       <x:c r="A497" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I497" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:10">
       <x:c r="A498" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H498" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I498" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J498" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:10">
       <x:c r="A499" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I499" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:10">
       <x:c r="A500" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H500" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I500" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J500" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:10">
       <x:c r="A501" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H501" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I501" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:10">
       <x:c r="A502" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G502" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H502" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I502" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J502" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:10">
       <x:c r="A503" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I503" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:10">
       <x:c r="A504" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G504" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H504" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I504" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J504" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:10">
       <x:c r="A505" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I505" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:10">
       <x:c r="A506" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H506" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I506" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J506" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:10">
       <x:c r="A507" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I507" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:10">
       <x:c r="A508" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H508" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I508" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J508" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:10">
       <x:c r="A509" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I509" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:10">
       <x:c r="A510" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H510" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I510" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J510" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:10">
       <x:c r="A511" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I511" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:10">
       <x:c r="A512" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H512" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I512" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J512" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:10">
       <x:c r="A513" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I513" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:10">
       <x:c r="A514" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G514" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H514" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I514" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J514" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:10">
       <x:c r="A515" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I515" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:10">
       <x:c r="A516" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H516" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I516" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J516" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:10">
       <x:c r="A517" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I517" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:10">
       <x:c r="A518" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G518" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H518" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I518" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J518" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:10">
       <x:c r="A519" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I519" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:10">
       <x:c r="A520" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H520" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I520" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J520" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:10">
       <x:c r="A521" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I521" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:10">
       <x:c r="A522" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H522" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I522" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J522" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:10">
       <x:c r="A523" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H523" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I523" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:10">
       <x:c r="A524" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G524" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H524" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I524" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J524" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:10">
       <x:c r="A525" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I525" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:10">
       <x:c r="A526" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H526" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I526" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J526" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:10">
       <x:c r="A527" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I527" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:10">
       <x:c r="A528" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H528" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I528" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J528" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:10">
       <x:c r="A529" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I529" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:10">
       <x:c r="A530" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H530" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I530" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J530" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:10">
       <x:c r="A531" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I531" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:10">
       <x:c r="A532" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H532" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I532" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J532" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:10">
       <x:c r="A533" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I533" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:10">
       <x:c r="A534" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G534" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H534" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I534" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J534" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:10">
       <x:c r="A535" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I535" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:10">
       <x:c r="A536" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G536" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H536" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I536" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J536" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:10">
       <x:c r="A537" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I537" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:10">
       <x:c r="A538" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G538" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H538" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I538" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J538" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:10">
       <x:c r="A539" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F539" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I539" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:10">
       <x:c r="A540" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G540" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H540" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I540" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J540" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:10">
       <x:c r="A541" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I541" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:10">
       <x:c r="A542" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G542" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H542" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I542" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J542" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:10">
       <x:c r="A543" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F543" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I543" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:10">
       <x:c r="A544" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F544" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G544" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H544" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I544" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J544" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:10">
       <x:c r="A545" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I545" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:10">
       <x:c r="A546" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G546" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H546" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I546" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J546" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:10">
       <x:c r="A547" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I547" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:10">
       <x:c r="A548" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H548" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I548" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J548" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:10">
       <x:c r="A549" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I549" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:10">
       <x:c r="A550" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G550" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H550" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I550" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J550" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:10">
       <x:c r="A551" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I551" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:10">
       <x:c r="A552" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H552" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I552" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J552" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:10">
       <x:c r="A553" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I553" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:10">
       <x:c r="A554" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H554" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I554" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J554" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:10">
       <x:c r="A555" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I555" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:10">
       <x:c r="A556" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G556" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H556" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I556" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J556" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:10">
       <x:c r="A557" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I557" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:10">
       <x:c r="A558" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G558" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H558" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I558" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J558" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:10">
       <x:c r="A559" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I559" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:10">
       <x:c r="A560" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G560" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H560" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I560" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J560" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:10">
       <x:c r="A561" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I561" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:10">
       <x:c r="A562" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H562" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I562" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J562" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:10">
       <x:c r="A563" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I563" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:10">
       <x:c r="A564" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G564" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H564" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I564" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J564" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:10">
       <x:c r="A565" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I565" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:10">
       <x:c r="A566" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G566" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H566" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I566" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J566" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:10">
       <x:c r="A567" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H567" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I567" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:10">
       <x:c r="A568" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G568" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H568" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I568" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J568" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:10">
       <x:c r="A569" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I569" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:10">
       <x:c r="A570" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H570" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I570" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J570" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:10">
       <x:c r="A571" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I571" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:10">
       <x:c r="A572" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G572" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H572" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I572" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J572" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:10">
       <x:c r="A573" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H573" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I573" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:10">
       <x:c r="A574" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H574" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I574" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J574" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:10">
       <x:c r="A575" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H575" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I575" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:10">
       <x:c r="A576" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G576" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H576" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I576" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J576" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:10">
       <x:c r="A577" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I577" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:10">
       <x:c r="A578" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H578" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I578" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J578" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:10">
       <x:c r="A579" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I579" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:10">
       <x:c r="A580" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H580" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I580" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J580" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:10">
       <x:c r="A581" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I581" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:10">
       <x:c r="A582" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="E582" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
-      <x:c r="E582" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F582" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H582" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I582" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J582" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:10">
       <x:c r="A583" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H583" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I583" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:10">
       <x:c r="A584" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G584" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H584" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I584" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J584" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:10">
       <x:c r="A585" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I585" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:10">
       <x:c r="A586" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H586" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I586" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J586" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:10">
       <x:c r="A587" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H587" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I587" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:10">
       <x:c r="A588" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H588" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I588" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J588" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:10">
       <x:c r="A589" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H589" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I589" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:10">
       <x:c r="A590" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H590" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I590" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J590" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:10">
       <x:c r="A591" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H591" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I591" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:10">
       <x:c r="A592" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G592" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H592" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I592" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J592" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:10">
       <x:c r="A593" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H593" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I593" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:10">
       <x:c r="A594" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G594" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H594" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I594" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J594" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:10">
       <x:c r="A595" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H595" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I595" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:10">
       <x:c r="A596" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G596" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H596" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I596" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J596" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:10">
       <x:c r="A597" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I597" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:10">
       <x:c r="A598" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H598" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I598" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J598" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:10">
       <x:c r="A599" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I599" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:10">
       <x:c r="A600" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H600" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I600" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J600" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:10">
       <x:c r="A601" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I601" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:10">
       <x:c r="A602" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G602" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H602" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I602" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J602" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:10">
       <x:c r="A603" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I603" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:10">
       <x:c r="A604" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G604" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H604" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I604" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J604" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:10">
       <x:c r="A605" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H605" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I605" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:10">
       <x:c r="A606" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G606" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H606" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I606" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J606" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:10">
       <x:c r="A607" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I607" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:10">
       <x:c r="A608" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H608" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I608" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J608" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:10">
       <x:c r="A609" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I609" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:10">
       <x:c r="A610" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H610" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I610" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J610" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:10">
       <x:c r="A611" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I611" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:10">
       <x:c r="A612" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H612" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="I612" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J612" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:10">
       <x:c r="A613" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C613" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D613" s="0" t="s">
+        <x:v>1175</x:v>
+      </x:c>
+      <x:c r="E613" s="0" t="s">
+        <x:v>1160</x:v>
+      </x:c>
+      <x:c r="F613" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G613" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H613" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I613" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J613" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="614" spans="1:10">
+      <x:c r="A614" s="0" t="s">
+        <x:v>1176</x:v>
+      </x:c>
+      <x:c r="B614" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C614" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D614" s="0" t="s">
+        <x:v>1177</x:v>
+      </x:c>
+      <x:c r="E614" s="0" t="s">
+        <x:v>1178</x:v>
+      </x:c>
+      <x:c r="F614" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G614" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H614" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I614" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J614" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="615" spans="1:10">
+      <x:c r="A615" s="0" t="s">
+        <x:v>1176</x:v>
+      </x:c>
+      <x:c r="B615" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C615" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D615" s="0" t="s">
+        <x:v>1179</x:v>
+      </x:c>
+      <x:c r="E615" s="0" t="s">
+        <x:v>1180</x:v>
+      </x:c>
+      <x:c r="F615" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G615" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H615" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I615" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J615" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="616" spans="1:10">
+      <x:c r="A616" s="0" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="B616" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C616" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D616" s="0" t="s">
+        <x:v>1182</x:v>
+      </x:c>
+      <x:c r="E616" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F616" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G616" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H616" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I616" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J616" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="617" spans="1:10">
+      <x:c r="A617" s="0" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="B617" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C617" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D617" s="0" t="s">
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="E617" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F617" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G617" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H617" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I617" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J617" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="618" spans="1:10">
+      <x:c r="A618" s="0" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="B618" s="0" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="C618" s="0" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="D618" s="0" t="s">
+        <x:v>1184</x:v>
+      </x:c>
+      <x:c r="E618" s="0" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="F618" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G618" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H618" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I618" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J618" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="619" spans="1:10">
+      <x:c r="A619" s="0" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="B619" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C619" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D619" s="0" t="s">
+        <x:v>1186</x:v>
+      </x:c>
+      <x:c r="E619" s="0" t="s">
+        <x:v>1160</x:v>
+      </x:c>
+      <x:c r="F619" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G619" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H619" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I619" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J619" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="620" spans="1:10">
+      <x:c r="A620" s="0" t="s">
+        <x:v>1187</x:v>
+      </x:c>
+      <x:c r="B620" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C620" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D620" s="0" t="s">
+        <x:v>1188</x:v>
+      </x:c>
+      <x:c r="E620" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F620" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G620" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H620" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I620" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J620" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="621" spans="1:10">
+      <x:c r="A621" s="0" t="s">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="B621" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C621" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D621" s="0" t="s">
+        <x:v>1190</x:v>
+      </x:c>
+      <x:c r="E621" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F621" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G621" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H621" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I621" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J621" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="622" spans="1:10">
+      <x:c r="A622" s="0" t="s">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="B622" s="0" t="s">
+        <x:v>1191</x:v>
+      </x:c>
+      <x:c r="C622" s="0" t="s">
+        <x:v>1192</x:v>
+      </x:c>
+      <x:c r="D622" s="0" t="s">
+        <x:v>1193</x:v>
+      </x:c>
+      <x:c r="E622" s="0" t="s">
+        <x:v>1194</x:v>
+      </x:c>
+      <x:c r="F622" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G622" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H622" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I622" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J622" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="623" spans="1:10">
+      <x:c r="A623" s="0" t="s">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="B623" s="0" t="s">
+        <x:v>1191</x:v>
+      </x:c>
+      <x:c r="C623" s="0" t="s">
+        <x:v>1192</x:v>
+      </x:c>
+      <x:c r="D623" s="0" t="s">
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="E623" s="0" t="s">
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="F623" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G623" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H623" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I623" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J623" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="624" spans="1:10">
+      <x:c r="A624" s="0" t="s">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="B624" s="0" t="s">
+        <x:v>1142</x:v>
+      </x:c>
+      <x:c r="C624" s="0" t="s">
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="D624" s="0" t="s">
+        <x:v>1198</x:v>
+      </x:c>
+      <x:c r="E624" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F624" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G624" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H624" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I624" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J624" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="625" spans="1:10">
+      <x:c r="A625" s="0" t="s">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="B625" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C625" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D625" s="0" t="s">
+        <x:v>1199</x:v>
+      </x:c>
+      <x:c r="E625" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F625" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G625" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H625" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I625" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J625" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="626" spans="1:10">
+      <x:c r="A626" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="B626" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C626" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D626" s="0" t="s">
+        <x:v>1201</x:v>
+      </x:c>
+      <x:c r="E626" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F626" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G626" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H626" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I626" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J626" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="627" spans="1:10">
+      <x:c r="A627" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="B627" s="0" t="s">
+        <x:v>1191</x:v>
+      </x:c>
+      <x:c r="C627" s="0" t="s">
+        <x:v>1192</x:v>
+      </x:c>
+      <x:c r="D627" s="0" t="s">
+        <x:v>1202</x:v>
+      </x:c>
+      <x:c r="E627" s="0" t="s">
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="F627" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G627" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H627" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I627" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J627" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="628" spans="1:10">
+      <x:c r="A628" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="B628" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C628" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D628" s="0" t="s">
+        <x:v>1204</x:v>
+      </x:c>
+      <x:c r="E628" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F628" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G628" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H628" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I628" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J628" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="629" spans="1:10">
+      <x:c r="A629" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="B629" s="0" t="s">
+        <x:v>1142</x:v>
+      </x:c>
+      <x:c r="C629" s="0" t="s">
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="D629" s="0" t="s">
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="E629" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F629" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G629" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H629" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I629" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J629" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="630" spans="1:10">
+      <x:c r="A630" s="0" t="s">
+        <x:v>1206</x:v>
+      </x:c>
+      <x:c r="B630" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="C630" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="D630" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E630" s="0" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="F630" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G630" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H630" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I630" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J630" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="631" spans="1:10">
+      <x:c r="A631" s="0" t="s">
+        <x:v>1206</x:v>
+      </x:c>
+      <x:c r="B631" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C613" s="0" t="s">
+      <x:c r="C631" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D613" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E613" s="0" t="s">
+      <x:c r="D631" s="0" t="s">
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="E631" s="0" t="s">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="F631" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G631" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H631" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I631" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J631" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="632" spans="1:10">
+      <x:c r="A632" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B632" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="C632" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="D632" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="E632" s="0" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="F632" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G632" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H632" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I632" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J632" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="633" spans="1:10">
+      <x:c r="A633" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B633" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="C633" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="D633" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E633" s="0" t="s">
+        <x:v>1212</x:v>
+      </x:c>
+      <x:c r="F633" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G633" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H633" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I633" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J633" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="634" spans="1:10">
+      <x:c r="A634" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B634" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="C634" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="D634" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E634" s="0" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="F634" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G634" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H634" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I634" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J634" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="635" spans="1:10">
+      <x:c r="A635" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B635" s="0" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C635" s="0" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="D635" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E635" s="0" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="F635" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G635" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H635" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I635" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J635" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="636" spans="1:10">
+      <x:c r="A636" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B636" s="0" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C636" s="0" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="D636" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E636" s="0" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="F636" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G636" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H636" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I636" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J636" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="637" spans="1:10">
+      <x:c r="A637" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B637" s="0" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C637" s="0" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="D637" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E637" s="0" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="F637" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G637" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H637" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I637" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J637" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="638" spans="1:10">
+      <x:c r="A638" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B638" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C638" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D638" s="0" t="s">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="E638" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F638" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G638" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H638" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I638" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J638" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="639" spans="1:10">
+      <x:c r="A639" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B639" s="0" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="C639" s="0" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="D639" s="0" t="s">
+        <x:v>1215</x:v>
+      </x:c>
+      <x:c r="E639" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F639" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G639" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H639" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I639" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J639" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="640" spans="1:10">
+      <x:c r="A640" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B640" s="0" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="C640" s="0" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="D640" s="0" t="s">
+        <x:v>1216</x:v>
+      </x:c>
+      <x:c r="E640" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F640" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G640" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H640" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I640" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J640" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="641" spans="1:10">
+      <x:c r="A641" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B641" s="0" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="C641" s="0" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="D641" s="0" t="s">
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="E641" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F641" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G641" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H641" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I641" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J641" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="642" spans="1:10">
+      <x:c r="A642" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B642" s="0" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="C642" s="0" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="D642" s="0" t="s">
+        <x:v>1219</x:v>
+      </x:c>
+      <x:c r="E642" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F642" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G642" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H642" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I642" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J642" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="643" spans="1:10">
+      <x:c r="A643" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B643" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C643" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D643" s="0" t="s">
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="E643" s="0" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="F643" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G643" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H643" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I643" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J643" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="644" spans="1:10">
+      <x:c r="A644" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B644" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C644" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D644" s="0" t="s">
+        <x:v>1222</x:v>
+      </x:c>
+      <x:c r="E644" s="0" t="s">
+        <x:v>1223</x:v>
+      </x:c>
+      <x:c r="F644" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G644" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H644" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I644" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J644" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="645" spans="1:10">
+      <x:c r="A645" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B645" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C645" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D645" s="0" t="s">
+        <x:v>1224</x:v>
+      </x:c>
+      <x:c r="E645" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F645" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G645" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H645" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I645" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J645" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="646" spans="1:10">
+      <x:c r="A646" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B646" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C646" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D646" s="0" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="E646" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F646" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G646" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H646" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I646" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J646" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="647" spans="1:10">
+      <x:c r="A647" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B647" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C647" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D647" s="0" t="s">
+        <x:v>1226</x:v>
+      </x:c>
+      <x:c r="E647" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F647" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G647" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H647" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I647" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J647" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="648" spans="1:10">
+      <x:c r="A648" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B648" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C648" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D648" s="0" t="s">
+        <x:v>1227</x:v>
+      </x:c>
+      <x:c r="E648" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F648" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G648" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H648" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I648" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J648" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="649" spans="1:10">
+      <x:c r="A649" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B649" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C649" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D649" s="0" t="s">
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="E649" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F649" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G649" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H649" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I649" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J649" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="650" spans="1:10">
+      <x:c r="A650" s="0" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="B650" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="C650" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="D650" s="0" t="s">
+        <x:v>1191</x:v>
+      </x:c>
+      <x:c r="E650" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="F650" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G650" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H650" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I650" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J650" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="651" spans="1:10">
+      <x:c r="A651" s="0" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="B651" s="0" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C651" s="0" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="D651" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E651" s="0" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="F651" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G651" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H651" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I651" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J651" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="652" spans="1:10">
+      <x:c r="A652" s="0" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="B652" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C652" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D652" s="0" t="s">
+        <x:v>1230</x:v>
+      </x:c>
+      <x:c r="E652" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F652" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G652" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H652" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I652" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J652" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="653" spans="1:10">
+      <x:c r="A653" s="0" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="B653" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C653" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D653" s="0" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="E653" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F653" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G653" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H653" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I653" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J653" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="654" spans="1:10">
+      <x:c r="A654" s="0" t="s">
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="B654" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C654" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D654" s="0" t="s">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="E654" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F654" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G654" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H654" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="I654" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J654" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="655" spans="1:10">
+      <x:c r="A655" s="0" t="s">
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="B655" s="0" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="C655" s="0" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="D655" s="0" t="s">
+        <x:v>1234</x:v>
+      </x:c>
+      <x:c r="E655" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F655" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G655" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H655" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I655" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J655" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="656" spans="1:10">
+      <x:c r="A656" s="0" t="s">
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="B656" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C656" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D656" s="0" t="s">
+        <x:v>1235</x:v>
+      </x:c>
+      <x:c r="E656" s="0" t="s">
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="F656" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G656" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H656" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I656" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J656" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="657" spans="1:10">
+      <x:c r="A657" s="0" t="s">
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="B657" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C657" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D657" s="0" t="s">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="E657" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F657" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G657" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H657" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I657" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J657" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="658" spans="1:10">
+      <x:c r="A658" s="0" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="B658" s="0" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="C658" s="0" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="D658" s="0" t="s">
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="E658" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F658" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G658" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H658" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="I658" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J658" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="659" spans="1:10">
+      <x:c r="A659" s="0" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="B659" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C659" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D659" s="0" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="E659" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="F613" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="H613" s="0" t="s">
+      <x:c r="F659" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G659" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H659" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="I659" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J659" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="660" spans="1:10">
+      <x:c r="A660" s="0" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="B660" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C660" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D660" s="0" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="E660" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F660" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G660" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="H660" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="I613" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J613" s="0" t="s">
+      <x:c r="I660" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="J660" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Results-2026 Wyandotte Count...</vt:lpstr>
       <vt:lpstr>Results-2026 Wyandotte Count...!Print_Area</vt:lpstr>
       <vt:lpstr>Results-2026 Wyandotte Count...!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>