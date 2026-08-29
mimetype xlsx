--- v0 (2026-07-30)
+++ v1 (2026-08-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a5692c81db4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67cce6e010ea494897fbbea4036b3eee.psmdcp" Id="R5ddbc1a9502d408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d9160f7130b4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e607060e6c0243e7834e3c9b9d57c550.psmdcp" Id="R3e6599a42f6d453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 McPherson Count..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -9345,83 +9345,83 @@
       <x:c r="B124" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H124" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I124" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J124" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10">
       <x:c r="A125" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I125" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10">
       <x:c r="A126" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H126" s="0" t="s">
@@ -11841,115 +11841,115 @@
       <x:c r="B202" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I202" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J202" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:10">
       <x:c r="A203" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I203" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:10">
       <x:c r="A204" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H204" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I204" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J204" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:10">
       <x:c r="A205" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
@@ -12385,83 +12385,83 @@
       <x:c r="B219" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I219" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:10">
       <x:c r="A220" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H220" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I220" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J220" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:10">
       <x:c r="A221" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
@@ -12801,83 +12801,83 @@
       <x:c r="B232" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I232" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J232" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:10">
       <x:c r="A233" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I233" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:10">
       <x:c r="A234" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H234" s="0" t="s">
@@ -13121,51 +13121,51 @@
       <x:c r="B242" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H242" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I242" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J242" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:10">
       <x:c r="A243" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
@@ -20577,83 +20577,83 @@
       <x:c r="B475" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I475" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:10">
       <x:c r="A476" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G476" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="H476" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="I476" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J476" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:10">
       <x:c r="A477" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
@@ -20897,51 +20897,51 @@
       <x:c r="B485" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="I485" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:10">
       <x:c r="A486" s="0" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="H486" s="0" t="s">
@@ -27233,115 +27233,115 @@
       <x:c r="B683" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H683" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I683" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:10">
       <x:c r="A684" s="0" t="s">
         <x:v>1436</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F684" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G684" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H684" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I684" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J684" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:10">
       <x:c r="A685" s="0" t="s">
         <x:v>1436</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
         <x:v>1452</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H685" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I685" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:10">
       <x:c r="A686" s="0" t="s">
         <x:v>1436</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H686" s="0" t="s">
@@ -27809,83 +27809,83 @@
       <x:c r="B701" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H701" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I701" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:10">
       <x:c r="A702" s="0" t="s">
         <x:v>1456</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="H702" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I702" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J702" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:10">
       <x:c r="A703" s="0" t="s">
         <x:v>1456</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
         <x:v>1472</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H703" s="0" t="s">